--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -1741,51 +1741,51 @@
       <c r="A41" s="2">
         <v>12</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D41" s="8">
         <v>80000.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2">
         <v>13</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D42" s="8">
-        <v>27000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
         <v>14</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D43" s="8">
         <v>35000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2">
         <v>15</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>59</v>
       </c>
@@ -3843,51 +3843,51 @@
       <c r="A187" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B187" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D187" s="8">
         <v>22000.0</v>
       </c>
       <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B188" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>172</v>
       </c>
       <c r="D188" s="8">
-        <v>76500.0</v>
+        <v>71400.0</v>
       </c>
       <c r="E188" s="3"/>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B189" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D189" s="8">
         <v>30000.0</v>
       </c>
       <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>193</v>
       </c>