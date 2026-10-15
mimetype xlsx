--- v1 (2026-08-31)
+++ v2 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>BẢNG GIÁ LẺ HỘP MỰC MÁY IN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Brother</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -121,51 +121,51 @@
   <si>
     <t>Hộp mực Canon 057 Chính hãng</t>
   </si>
   <si>
     <t>Hộp Mực canon 337 Chính hãng</t>
   </si>
   <si>
     <t>Hộp mực Canon 35BK</t>
   </si>
   <si>
     <t>Hộp mực Canon 36C</t>
   </si>
   <si>
     <t>Hộp mực Canon 740</t>
   </si>
   <si>
     <t>hộp</t>
   </si>
   <si>
     <t>Hộp mực Canon 741</t>
   </si>
   <si>
     <t>Hộp mực Canon CL-57/ E400/ E410/ E460/ E470/ E480</t>
   </si>
   <si>
-    <t>Hộp mực in phun MÀU Canon PG-745S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
+    <t>Hộp mực in phun ĐEN Canon PG-745S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
   </si>
   <si>
     <t>Mực Canon CL - 811/MX328</t>
   </si>
   <si>
     <t>Mực Canon CL 831</t>
   </si>
   <si>
     <t>Mực Canon PG - 810/MX 328 (B)</t>
   </si>
   <si>
     <t>Mực in Canon laser màu 054 Chính Hãng</t>
   </si>
   <si>
     <t>Hộp mực in phun MÀU Canon CL-746S IP2870S MG2570S MG2577S MG3070S TR4570S TR4670S TS207 TS307 TS3470</t>
   </si>
   <si>
     <t>Đầu phun Canon BH-7 (CA91)</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Fuji Xerox</t>
   </si>
   <si>
     <t>Hộp mực Fujixerox DCIV2263 Vàng</t>
   </si>
@@ -391,50 +391,53 @@
   <si>
     <t>Ống Mực Canon IR1024 (PNG-32)</t>
   </si>
   <si>
     <t>Ống</t>
   </si>
   <si>
     <t>Ống mực Canon IR2520 2525 2530 NPG51 CET5618 700gr</t>
   </si>
   <si>
     <t>Hộp mực 12A Cosfox (TQ)</t>
   </si>
   <si>
     <t>Hộp Mực 26A CF226A CRG052 TECH</t>
   </si>
   <si>
     <t>Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn</t>
   </si>
   <si>
     <t>Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP</t>
   </si>
   <si>
     <t>Hộp mực HP Color Enterprise M552dn/ M553/ M577</t>
   </si>
   <si>
+    <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw RPT 1.5k - Toner cartridge HP</t>
+  </si>
+  <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in HP 168A W1680A - HP Laser 105a 105w 115a 115nw 116w 117w 118wn - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp Mực in HP 76A CF276A M404DN M428FDW Canon CRG-057 CRG057 Satera LBP221 TECH</t>
   </si>
   <si>
     <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen HP 103A W1103A RPT Inovation Source - HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 2.600 trang</t>
   </si>
   <si>
     <t>Hộp mực máy in CRG070 CRG-070 TECH 3K - Canon LBP 240 243 246 248 MF460 461 462 463 465</t>
   </si>
   <si>
     <t>Hộp mực máy in HP 151A (W1510A)</t>
   </si>
   <si>
     <t>Hộp mực máy in HP A3 CZ192A 93A M701A M701N M706N M435NW</t>
@@ -454,120 +457,108 @@
   <si>
     <t>Hộp mực máy in laser màu HP CF211A CB541A CE321A XANH 1.8k</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CF212A CB542A CE322A VÀNG 1.8k</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CF213A CB543A CE323A ĐỎ 1.8k</t>
   </si>
   <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W</t>
   </si>
   <si>
     <t>Ống mực Canon G-28 NPG-28 GPR-8 GPR-18 EXV-14 EXV-5 NPG-20</t>
   </si>
   <si>
     <t>Ống mực Canon NPG-84 IR 2625 2630i 2635i 2645i 1000gr</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Kyocera</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Panasonic</t>
   </si>
   <si>
-    <t>Hộp mực Panasonic 2025/2030</t>
-[...4 lines deleted...]
-  <si>
     <t>Hộp Mực Thay Thế Ricoh</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP 2014 2014D 2014AD 2014H IM 2701 2700 2702 CET 390Gr 12K - ống mực Ricoh</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 150 150SU 150W 150SUW</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 3400/3410</t>
   </si>
   <si>
     <t>HỘP MỰC Ricoh SP101S/ SP100/ 110/ 111/ 112 TQ</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP200, SP201, SP202, SP203, SP204, SP210, SP212, SP213, SP211, SP220</t>
   </si>
   <si>
     <t>Mực máy photo Ricoh 2035/2045/3035/3045</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
     <t>Mực ống Ricoh MP301SP/301SPF</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000</t>
   </si>
   <si>
     <t>Mực ống máy photocopy Ricoh 2320D/2220D</t>
   </si>
   <si>
     <t>Mực ống Ricoh MP 6054 4045 5054 6054 1046g 36K</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Samsung</t>
   </si>
   <si>
-    <t>Hộp mực máy in samsung 2850</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Samsung 1043/ D1043S Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1610/2240/4521F</t>
   </si>
   <si>
     <t>Hộp mực Samsung 2825/116</t>
   </si>
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
   <si>
     <t>Hộp mực Samsung D109S (4300)</t>
   </si>
   <si>
-    <t>Hộp mực Samsung M2020/2070/D111</t>
+    <t>Hộp mực Samsung ML 2020 2070 MLT-D111 1K</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Xeror</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hộp mực Xerox 3140/3155</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-210EK P2200 P2500 M6502 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum PC-211KEV P2505 P2516 M6505 TECH 1.6k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum TL-410H P3302 M7102 M6802 TECH 3k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Hộp Mực Thương Hiệu Taru</t>
   </si>
   <si>
     <t>Hộp Mực Taru Economy</t>
   </si>
@@ -1170,54 +1161,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E260"/>
+  <dimension ref="A1:E257"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A247" sqref="A247:E247"/>
+      <selection activeCell="A244" sqref="A244:E244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="7"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
@@ -1605,51 +1596,51 @@
       <c r="A29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="8">
         <v>534600.0</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="8">
-        <v>324000.0</v>
+        <v>410000.0</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2">
         <v>10</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="8">
         <v>837000.0</v>
       </c>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2">
         <v>11</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>37</v>
       </c>
@@ -1725,51 +1716,51 @@
       <c r="A37" s="2">
         <v>16</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="8">
         <v>2268000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2">
         <v>17</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="8">
-        <v>459000.0</v>
+        <v>510000.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2">
         <v>18</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="8">
         <v>560000.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="17" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="17"/>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
@@ -2294,96 +2285,96 @@
       <c r="A76" s="2">
         <v>13</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="8">
         <v>124800.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2">
         <v>14</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="8">
-        <v>216000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2">
         <v>15</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="8">
-        <v>216000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E78" s="3"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2">
         <v>16</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="8">
-        <v>216000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2">
         <v>17</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="8">
-        <v>216000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2">
         <v>18</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="8">
         <v>256000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2">
         <v>19</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>73</v>
       </c>
@@ -2470,51 +2461,51 @@
       </c>
       <c r="B88" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C88" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D88" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E88" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="8">
-        <v>128000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="8">
         <v>208000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>79</v>
       </c>
@@ -2830,51 +2821,51 @@
       <c r="A112" s="2">
         <v>24</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="8">
         <v>200000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
         <v>25</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="8">
-        <v>184000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
         <v>26</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="8">
         <v>202500.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
         <v>27</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>102</v>
       </c>
@@ -3460,306 +3451,306 @@
       <c r="A154" s="2">
         <v>66</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="8">
         <v>172500.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
         <v>67</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="8">
-        <v>450000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
         <v>68</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="8">
-        <v>210000.0</v>
+        <v>570000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
         <v>69</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="8">
-        <v>968000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
         <v>70</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="8">
-        <v>75000.0</v>
+        <v>968000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2">
         <v>71</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="8">
-        <v>240000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2">
         <v>72</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="8">
-        <v>182000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2">
         <v>73</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="8">
-        <v>240000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
         <v>74</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>108</v>
+        <v>133</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="8">
-        <v>400000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
         <v>75</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="8">
         <v>400000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2">
         <v>76</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="8">
         <v>400000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2">
         <v>77</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>133</v>
+        <v>108</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="8">
-        <v>560000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2">
         <v>78</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="8">
-        <v>232000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
         <v>79</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="8">
-        <v>256000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
         <v>80</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="8">
-        <v>352000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2">
         <v>81</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="8">
         <v>352000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2">
         <v>82</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="8">
         <v>352000.0</v>
       </c>
       <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2">
         <v>83</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="8">
         <v>352000.0</v>
       </c>
       <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2">
         <v>84</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="8">
-        <v>272000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2">
         <v>85</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="8">
         <v>272000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2">
         <v>86</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>139</v>
       </c>
@@ -3775,1291 +3766,1246 @@
       <c r="A175" s="2">
         <v>87</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="8">
         <v>272000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2">
         <v>88</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="8">
-        <v>604800.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2">
         <v>89</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>116</v>
+        <v>142</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="8">
-        <v>392000.0</v>
+        <v>604800.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2">
         <v>90</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="8">
         <v>392000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2">
         <v>91</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="8">
         <v>392000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2">
         <v>92</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>142</v>
+        <v>116</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D180" s="8">
-        <v>247500.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E180" s="3"/>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="2">
         <v>93</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C181" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" s="8">
+        <v>247500.0</v>
+      </c>
+      <c r="E181" s="3"/>
+    </row>
+    <row r="182" spans="1:5">
+      <c r="A182" s="2">
+        <v>94</v>
+      </c>
+      <c r="B182" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C182" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="D181" s="8">
+      <c r="D182" s="8">
         <v>640000.0</v>
       </c>
-      <c r="E181" s="3"/>
-[...8 lines deleted...]
-      <c r="E182" s="19"/>
+      <c r="E182" s="3"/>
     </row>
     <row r="183" spans="1:5">
-      <c r="A183" s="20" t="s">
+      <c r="A183" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B183" s="17"/>
+      <c r="C183" s="18"/>
+      <c r="D183" s="18"/>
+      <c r="E183" s="19"/>
+    </row>
+    <row r="184" spans="1:5">
+      <c r="A184" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B183" s="21" t="s">
+      <c r="B184" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C183" s="22" t="s">
+      <c r="C184" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D183" s="23" t="s">
+      <c r="D184" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E183" s="24" t="s">
+      <c r="E184" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="184" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="185" spans="1:5">
-      <c r="A185" s="20" t="s">
+      <c r="A185" s="17" t="s">
+        <v>146</v>
+      </c>
+      <c r="B185" s="17"/>
+      <c r="C185" s="18"/>
+      <c r="D185" s="18"/>
+      <c r="E185" s="19"/>
+    </row>
+    <row r="186" spans="1:5">
+      <c r="A186" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B185" s="21" t="s">
+      <c r="B186" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C185" s="22" t="s">
+      <c r="C186" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D185" s="23" t="s">
+      <c r="D186" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E185" s="24" t="s">
+      <c r="E186" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="186" spans="1:5">
-      <c r="A186" s="2" t="s">
+    <row r="187" spans="1:5">
+      <c r="A187" s="17" t="s">
+        <v>147</v>
+      </c>
+      <c r="B187" s="17"/>
+      <c r="C187" s="18"/>
+      <c r="D187" s="18"/>
+      <c r="E187" s="19"/>
+    </row>
+    <row r="188" spans="1:5">
+      <c r="A188" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B188" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C188" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E188" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B186" s="1" t="s">
-[...26 lines deleted...]
-      <c r="A188" s="17" t="s">
+      <c r="B189" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B188" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C189" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D189" s="8">
+        <v>540000.0</v>
+      </c>
+      <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B190" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D190" s="8">
-        <v>540000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B191" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="8">
-        <v>672000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B192" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="8">
-        <v>640000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B193" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="8">
-        <v>448000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B194" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>11</v>
+        <v>154</v>
       </c>
       <c r="D194" s="8">
-        <v>392000.0</v>
+        <v>326300.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>155</v>
+        <v>11</v>
       </c>
       <c r="D195" s="8">
-        <v>326300.0</v>
+        <v>254800.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B196" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="8">
-        <v>254800.0</v>
+        <v>700000.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B197" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D197" s="8">
-        <v>700000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E197" s="3"/>
     </row>
     <row r="198" spans="1:5">
-      <c r="A198" s="2" t="s">
-        <v>23</v>
+      <c r="A198" s="2">
+        <v>10</v>
       </c>
       <c r="B198" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D198" s="8">
-        <v>208000.0</v>
+        <v>864000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
-      <c r="A199" s="2">
-[...2 lines deleted...]
-      <c r="B199" s="1" t="s">
+      <c r="A199" s="17" t="s">
         <v>159</v>
       </c>
-      <c r="C199" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E199" s="3"/>
+      <c r="B199" s="17"/>
+      <c r="C199" s="18"/>
+      <c r="D199" s="18"/>
+      <c r="E199" s="19"/>
     </row>
     <row r="200" spans="1:5">
-      <c r="A200" s="17" t="s">
+      <c r="A200" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B200" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C200" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E200" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B201" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B200" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C201" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" s="8">
+        <v>432000.0</v>
+      </c>
+      <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B202" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D202" s="8">
-        <v>640000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B203" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="8">
-        <v>432000.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B204" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D204" s="8">
-        <v>400000.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B205" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D205" s="8">
-        <v>440000.0</v>
+        <v>661400.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B206" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="8">
-        <v>251200.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
-      <c r="A207" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B207" s="1" t="s">
+      <c r="A207" s="17" t="s">
         <v>166</v>
       </c>
-      <c r="C207" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E207" s="3"/>
+      <c r="B207" s="17"/>
+      <c r="C207" s="18"/>
+      <c r="D207" s="18"/>
+      <c r="E207" s="19"/>
     </row>
     <row r="208" spans="1:5">
-      <c r="A208" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E208" s="3"/>
+      <c r="A208" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B208" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C208" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E208" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="17" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B209" s="17"/>
       <c r="C209" s="18"/>
       <c r="D209" s="18"/>
       <c r="E209" s="19"/>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B210" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C210" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D210" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E210" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B211" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="8">
+        <v>227200.0</v>
+      </c>
+      <c r="E211" s="3"/>
+    </row>
+    <row r="212" spans="1:5">
+      <c r="A212" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B212" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="C211" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A212" s="17" t="s">
+      <c r="C212" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" s="8">
+        <v>232000.0</v>
+      </c>
+      <c r="E212" s="3"/>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B212" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C213" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" s="8">
+        <v>192000.0</v>
+      </c>
+      <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B214" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="8">
-        <v>227200.0</v>
+        <v>176000.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
-      <c r="A215" s="2" t="s">
+      <c r="A215" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="C215" s="14"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="16"/>
+    </row>
+    <row r="216" spans="1:5">
+      <c r="A216" s="17" t="s">
+        <v>174</v>
+      </c>
+      <c r="B216" s="17"/>
+      <c r="C216" s="18"/>
+      <c r="D216" s="18"/>
+      <c r="E216" s="19"/>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B217" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C217" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D217" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E217" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5">
+      <c r="A218" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C218" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D218" s="8">
+        <v>256500.0</v>
+      </c>
+      <c r="E218" s="3"/>
+    </row>
+    <row r="219" spans="1:5">
+      <c r="A219" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B215" s="1" t="s">
-[...11 lines deleted...]
-      <c r="A216" s="2" t="s">
+      <c r="B219" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C219" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D219" s="8">
+        <v>242700.0</v>
+      </c>
+      <c r="E219" s="3"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B216" s="1" t="s">
-[...37 lines deleted...]
-      <c r="A219" s="17" t="s">
+      <c r="B220" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B219" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C220" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" s="8">
+        <v>527700.0</v>
+      </c>
+      <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B221" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="8">
-        <v>256500.0</v>
+        <v>803700.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B222" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="8">
-        <v>242700.0</v>
+        <v>202800.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B223" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D223" s="8">
-        <v>527700.0</v>
+        <v>284300.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B224" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D224" s="8">
-        <v>803700.0</v>
+        <v>176200.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B225" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D225" s="8">
-        <v>202800.0</v>
+        <v>206100.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B226" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D226" s="8">
-        <v>284300.0</v>
+        <v>931000.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
-      <c r="A227" s="2" t="s">
-        <v>20</v>
+      <c r="A227" s="2">
+        <v>10</v>
       </c>
       <c r="B227" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D227" s="8">
-        <v>176200.0</v>
+        <v>218500.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
-      <c r="A228" s="2" t="s">
-        <v>21</v>
+      <c r="A228" s="2">
+        <v>11</v>
       </c>
       <c r="B228" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C228" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D228" s="8">
-        <v>206100.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E228" s="3"/>
     </row>
     <row r="229" spans="1:5">
-      <c r="A229" s="2" t="s">
-        <v>23</v>
+      <c r="A229" s="2">
+        <v>12</v>
       </c>
       <c r="B229" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C229" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D229" s="8">
-        <v>931000.0</v>
+        <v>300500.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="B230" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D230" s="8">
-        <v>218500.0</v>
+        <v>305000.0</v>
       </c>
       <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B231" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D231" s="8">
-        <v>340000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="B232" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D232" s="8">
-        <v>300500.0</v>
+        <v>208700.0</v>
       </c>
       <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="B233" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D233" s="8">
-        <v>305000.0</v>
+        <v>252400.0</v>
       </c>
       <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="B234" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="8">
-        <v>684000.0</v>
+        <v>206100.0</v>
       </c>
       <c r="E234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="B235" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D235" s="8">
-        <v>208700.0</v>
+        <v>206600.0</v>
       </c>
       <c r="E235" s="3"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="B236" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D236" s="8">
-        <v>252400.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="B237" s="1" t="s">
         <v>194</v>
       </c>
       <c r="C237" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D237" s="8">
-        <v>206100.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="E237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B238" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D238" s="8">
-        <v>206600.0</v>
+        <v>283100.0</v>
       </c>
       <c r="E238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="B239" s="1" t="s">
         <v>196</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="8">
-        <v>250000.0</v>
+        <v>225400.0</v>
       </c>
       <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="B240" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D240" s="8">
-        <v>1425000.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B241" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D241" s="8">
-        <v>283100.0</v>
+        <v>529600.0</v>
       </c>
       <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B242" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D242" s="8">
-        <v>225400.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
-      <c r="A243" s="2">
-[...2 lines deleted...]
-      <c r="B243" s="1" t="s">
+      <c r="A243" s="17" t="s">
         <v>200</v>
       </c>
-      <c r="C243" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E243" s="3"/>
+      <c r="B243" s="17"/>
+      <c r="C243" s="18"/>
+      <c r="D243" s="18"/>
+      <c r="E243" s="19"/>
     </row>
     <row r="244" spans="1:5">
-      <c r="A244" s="2">
-[...2 lines deleted...]
-      <c r="B244" s="1" t="s">
+      <c r="A244" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B244" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C244" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D244" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E244" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="245" spans="1:5">
+      <c r="A245" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B245" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="C244" s="6" t="s">
-[...11 lines deleted...]
-      <c r="B245" s="1" t="s">
+      <c r="C245" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D245" s="8">
+        <v>371900.0</v>
+      </c>
+      <c r="E245" s="3"/>
+    </row>
+    <row r="246" spans="1:5">
+      <c r="A246" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B246" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C245" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A246" s="17" t="s">
+      <c r="C246" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D246" s="8">
+        <v>309100.0</v>
+      </c>
+      <c r="E246" s="3"/>
+    </row>
+    <row r="247" spans="1:5">
+      <c r="A247" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B246" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C247" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D247" s="8">
+        <v>214400.0</v>
+      </c>
+      <c r="E247" s="3"/>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D248" s="8">
-        <v>371900.0</v>
+        <v>389000.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D249" s="8">
-        <v>309100.0</v>
+        <v>462900.0</v>
       </c>
       <c r="E249" s="3"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B250" s="1" t="s">
         <v>206</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D250" s="8">
-        <v>214400.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E250" s="3"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B251" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D251" s="8">
-        <v>389000.0</v>
+        <v>288800.0</v>
       </c>
       <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="B252" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D252" s="8">
-        <v>462900.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="B253" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C253" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D253" s="8">
-        <v>303800.0</v>
+        <v>301100.0</v>
       </c>
       <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
-      <c r="A254" s="2" t="s">
-        <v>20</v>
+      <c r="A254" s="2">
+        <v>10</v>
       </c>
       <c r="B254" s="1" t="s">
         <v>210</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="8">
-        <v>288800.0</v>
+        <v>320600.0</v>
       </c>
       <c r="E254" s="3"/>
     </row>
     <row r="255" spans="1:5">
-      <c r="A255" s="2" t="s">
-        <v>21</v>
+      <c r="A255" s="2">
+        <v>11</v>
       </c>
       <c r="B255" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D255" s="8">
-        <v>303800.0</v>
+        <v>218400.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
-      <c r="A256" s="2" t="s">
-        <v>23</v>
+      <c r="A256" s="2">
+        <v>12</v>
       </c>
       <c r="B256" s="1" t="s">
         <v>212</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="8">
-        <v>301100.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
-      <c r="A257" s="2">
-[...10 lines deleted...]
-      </c>
+      <c r="A257" s="2"/>
+      <c r="B257" s="1"/>
+      <c r="C257" s="6"/>
+      <c r="D257" s="8"/>
       <c r="E257" s="3"/>
-    </row>
-[...35 lines deleted...]
-      <c r="E260" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B61:E61"/>
-    <mergeCell ref="B218:E218"/>
+    <mergeCell ref="B215:E215"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A48:E48"/>
     <mergeCell ref="A62:E62"/>
     <mergeCell ref="A87:E87"/>
-    <mergeCell ref="A182:E182"/>
-[...2 lines deleted...]
-    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A183:E183"/>
+    <mergeCell ref="A185:E185"/>
+    <mergeCell ref="A187:E187"/>
+    <mergeCell ref="A199:E199"/>
+    <mergeCell ref="A207:E207"/>
     <mergeCell ref="A209:E209"/>
-    <mergeCell ref="A212:E212"/>
-[...1 lines deleted...]
-    <mergeCell ref="A246:E246"/>
+    <mergeCell ref="A216:E216"/>
+    <mergeCell ref="A243:E243"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>