--- v0 (2026-01-16)
+++ v1 (2026-08-31)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>BẢNG GIÁ LẺ HỘP MỰC MÁY IN</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng</t>
   </si>
   <si>
     <t>Hộp Mực Chính Hãng Brother</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>Hộp mực Brother TN-263 BK chính hãng</t>
   </si>
   <si>
     <t>Hộp</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
-    <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Chính hãng</t>
+    <t>Hộp mực in Brother TN-2385 2321 2701 Chính hãng</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>Hộp mực in phun Brother LC-539XL J100 / J105 / J200</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Hộp mực in phun Brother LC-539XL J100/J105/J200</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
@@ -190,336 +190,351 @@
   <si>
     <t>Hộp mực 17A Chính Hãng</t>
   </si>
   <si>
     <t>Hộp mực 80A Chính hãng</t>
   </si>
   <si>
     <t>Hộp mực 85A chính hãng</t>
   </si>
   <si>
     <t>Hộp mực in phun HP 61 BK</t>
   </si>
   <si>
     <t>Hộp mực in phun HP 62</t>
   </si>
   <si>
     <t>Hộp mực in phun HP 680</t>
   </si>
   <si>
     <t>Hộp mực in phun HP 711B/ CZ129A/ WX00A Chính hãng</t>
   </si>
   <si>
     <t>Hộp Mực máy in HP 26A Chính Hãng</t>
   </si>
   <si>
+    <t>Hộp mực in laser trắng đen HP 103A W1103A Chính hãng - HP Neverstop Laser 1000A 1000w MFP 1200a MFP 1200w</t>
+  </si>
+  <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Tq</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Brother</t>
   </si>
   <si>
     <t>Hộp mực Brother 2480</t>
   </si>
   <si>
-    <t>Hộp mực Brother DR-B022, DR-B027, B2000, B7535, B7640 TECH</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Brother TN 3480</t>
   </si>
   <si>
+    <t>Hộp mực Brother TN-B022 TN-B027 B2000 B7535 B7640 TECH</t>
+  </si>
+  <si>
     <t>Hộp mực Brother TN2130/ HL-2140/ MFC-7340 (TQ)</t>
   </si>
   <si>
-    <t>Hộp mực in Brother TN-1010 HL1111 DCP1511 MFC1811 TECH 1.5k - Toner cartridge Brother</t>
+    <t>Hộp mực in Brother TN-1010 HL-1111 DCP-1511 MFC-1811 TECH 1.5k - Toner cartridge Brother</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 (Zin bóc máy, ko hộp còn nguyên gói bạc)</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701/ XR225/ 265 hộp trắng (TQ)</t>
   </si>
   <si>
     <t>Hộp mực in laser màu Brother TN-263 (Estar)</t>
   </si>
   <si>
-    <t>Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 TECH</t>
+    <t>Hộp mực in laser trắng đen Brother TN-3448 TN-3428 TN-3478 TN-3498 L5100 L6200 TECH 8K</t>
   </si>
   <si>
     <t>Hộp mực laser Brother 2240/2280 Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Brother TN-263 TECH Brother HL-L3230CDN MFC-L3770CDW MFC-L3750CDW DCP-L3551CDW HL-L3270CDW MFC-L3720cdw</t>
   </si>
   <si>
     <t>Hộp mực Brother TN-269, HL-L3240CDW, L3280CDW, L3560CDW, L3760CDW, L8340CDW</t>
   </si>
   <si>
+    <t>Hộp mực in Brother TN-3608XL 6K HL-L6415DW MFC-L5710DN HL-5210DN TECH - Toner cartridge Brother</t>
+  </si>
+  <si>
     <t>Hộp mực in laser trắng đen Brother TN-3448, TN-3428, TN-3478, TN-3498, L5100, L6200 Estar</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Hp - Canon</t>
   </si>
   <si>
-    <t>Hộp mực 12A/ FX9 (hộp trắng TQ)</t>
+    <t>Hộp mực 12A FX9 Canon 2900 HP 1020 TECH - MỰC TQ</t>
   </si>
   <si>
     <t>Hộp mực 15A Hộp trắng</t>
   </si>
   <si>
     <t>Hộp mực 16A, HP 5200, Canon 3500, 3900, 3920, 3950, 3980, 3970 Hộp Trắng</t>
   </si>
   <si>
-    <t>Hộp mực 17A/ CRG047 Hộp Trắng</t>
+    <t>Hộp mực 17A CF217A CRG047 TECH - HP M102 M104 M129 M130 M132 1.6K</t>
   </si>
   <si>
     <t>Hộp mực 203A | HP M254 | M280 | M281 (chip máy NK)</t>
   </si>
   <si>
-    <t>Hộp Mực 26A/ 052 Silver</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 29X HP5000/5100</t>
   </si>
   <si>
-    <t>Hộp mực 30A, CF230A, CRG051 Hộp Trắng</t>
-[...8 lines deleted...]
-    <t>Hộp Mực 49A/ 53A Prospect</t>
+    <t>Hộp mực 30A CF230A CRG-051 TECH</t>
+  </si>
+  <si>
+    <t>Hộp mực 48A CF248A TECH 1K - HP M15W M15A M28W M28A</t>
   </si>
   <si>
     <t>Hộp mực 56A CF256A HP Pro MFP M436NDA M436N có chip</t>
   </si>
   <si>
-    <t>Hộp Mực 76A, 057, 59A Hộp trắng</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 78A CE278A CRG328 CRG326 TECH</t>
   </si>
   <si>
     <t>Hộp mực 79A Hộp Trắng</t>
   </si>
   <si>
-    <t>Hộp mực 83A/ 337 Hộp trắng</t>
-[...5 lines deleted...]
-    <t>Hộp mực 85A/ 35A/ 325/ 312 Hộp tím (TQ)</t>
+    <t>Hộp Mực 85A 35A Canon 6030 HP 1102 TECH - MỰC TQ</t>
   </si>
   <si>
     <t>Hộp mực 85A/ 35A/ 325/ 312 Prospect (TQ)</t>
   </si>
   <si>
-    <t>Hộp mực 87A</t>
-[...2 lines deleted...]
-    <t>Hộp mực 92A có hộp</t>
+    <t>Hộp mực 87A CF287A CRG041</t>
   </si>
   <si>
     <t>Hộp mực Canon 8780/8750/333</t>
   </si>
   <si>
     <t>Hộp mực CB543A Hộp trắng</t>
   </si>
   <si>
-    <t>Hộp mực CF400A, CRG045, CF500A, CRG054</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực EP 26/ Canon 3200/ 3200i/ 5630/ 5650</t>
   </si>
   <si>
-    <t>Hộp mực HP 14A/ Canon 333 hộp trắng</t>
+    <t>Hộp mực HP 14A CF214A Canon 333 hộp trắng</t>
+  </si>
+  <si>
+    <t>Hộp mực HP 201A 202A 206A 207A CF500A CF400A CRG-045 CRG-054 CRG-067 TECH - CÓ CHIP</t>
   </si>
   <si>
     <t>Hộp mực HP 83A / Canon 337 Cosfox</t>
   </si>
   <si>
+    <t>Hộp mực HP 83A TECH - Canon 337 MF221D</t>
+  </si>
+  <si>
     <t>hộp mực HP CE410A/411A/412A/413A (HP 400/300)</t>
   </si>
   <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP hộp Huwei</t>
   </si>
   <si>
     <t>Hộp mực HP W1107A/ HP 107A/ 107W/ 135A/ 135W/ 137FNW/ SA1043 CÓ CHIP Hộp TECH</t>
   </si>
   <si>
-    <t>Hộp mực in HP 05A 80A 319 CF505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
-[...2 lines deleted...]
-    <t>Hộp mực in laser màu 119A, HP 150A</t>
+    <t>Hộp mực in HP 05A 80A 319 CE505A CF280A 2035 2055 M401 TECH 2.7k- Toner cartridge HP</t>
+  </si>
+  <si>
+    <t>Hộp mực in laser màu 119A TECH 0.7K - HP Color Laser 150A 150NW 178NW 178NWG 179fnw 179FWG</t>
   </si>
   <si>
     <t>Hộp mực in laser màu CRG-046</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen A3 HP 335A/ W1335A/ M438/ M440 (56A+chip 335A)</t>
   </si>
   <si>
-    <t>Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X Trung Quốc</t>
+    <t>Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 1000 trang</t>
   </si>
   <si>
     <t>Hộp mực laser màu CRG054, HP M254dw, M280nw, M281cdw, Canon LBP621cw</t>
   </si>
   <si>
-    <t>Hộp mực laser trắng đen 55A / Canon 324 / 724</t>
-[...2 lines deleted...]
-    <t>Hộp mực máy in HP 103A/ W1103A</t>
+    <t>Hộp mực máy in HP 103A/ W1103A TECH</t>
   </si>
   <si>
     <t>Hộp mực máy in HP 204A - M154A/ M180N/ M181F</t>
   </si>
   <si>
+    <t>Hộp Mực máy in laser 49A/ 53A Prospect</t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser Canon 051</t>
   </si>
   <si>
-    <t>Hộp mực máy in laser màu HP 1025, M176, M177 Canon 7010, 7018</t>
+    <t>Hộp mực máy in laser màu HP CE310A - CF350A ĐEN 126A 130A 1025 M176 M177 Canon 7010 7018</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in laser màu HP CE311A - CF351A XANH 126A 130A 1025 M176 M177 Canon 7010 7018</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in laser màu HP CE312A - CF352A VÀNG 126A 130A 1025 M176 M177 Canon 7010 7018</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in laser màu HP CE313A - CF353A ĐỎ 126A 130A 1025 M176 M177 Canon 7010 7018</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in laser trắng đen 55A CE255A TECH</t>
   </si>
   <si>
     <t>Mực cho máy in Hp 131A Color Laserjet Pro 200 M251 M276 Canon 7100</t>
   </si>
   <si>
     <t>Ống Mực Canon IR1024 (PNG-32)</t>
   </si>
   <si>
     <t>Ống</t>
   </si>
   <si>
-    <t>Ống mực Canon IR2520/2525/2530/NPG51/CET5618 700gr</t>
+    <t>Ống mực Canon IR2520 2525 2530 NPG51 CET5618 700gr</t>
   </si>
   <si>
     <t>Hộp mực 12A Cosfox (TQ)</t>
   </si>
   <si>
-    <t>Hộp Mực 26A/ 052 Hộp trắng TQ</t>
-[...8 lines deleted...]
-    <t>Hộp mực CRG071 TECH - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn</t>
+    <t>Hộp Mực 26A CF226A CRG052 TECH</t>
+  </si>
+  <si>
+    <t>Hộp mực CRG071 TECH không chip - Canon LBP120, 122DW, 121dn, 270, 272dw, 273dw, 275dw, 274dn, 272dn, MF 271dn</t>
+  </si>
+  <si>
+    <t>Hộp mực HP 201A 202A 206A 207A CRG-045 CRG-054 CRG-067 TECH - KHÔNG CHIP</t>
   </si>
   <si>
     <t>Hộp mực HP Color Enterprise M552dn/ M553/ M577</t>
   </si>
   <si>
     <t>Hộp mực in HP 110A W1110A W1112A 108A 108W MFP 136A 136W 138fnw TECH 1.5k - Toner cartridge HP</t>
   </si>
   <si>
+    <t>Hộp mực in HP 168A W1680A - HP Laser 105a 105w 115a 115nw 116w 117w 118wn - Toner cartridge HP</t>
+  </si>
+  <si>
+    <t>Hộp Mực in HP 76A CF276A M404DN M428FDW Canon CRG-057 CRG057 Satera LBP221 TECH</t>
+  </si>
+  <si>
+    <t>Hộp mực in HP 89A CF289A Enterprise M507DN M507dng M507n M507x MFP M528c M528dn M528f M528z TECH 5K có chip - Toner cartridge HP</t>
+  </si>
+  <si>
+    <t>Hộp mực in laser trắng đen HP 103A W1103A RPT Inovation Source - HP Neverstop Laser 1000A/ 1000w/ MFP 1200a/ MFP 1200w</t>
+  </si>
+  <si>
     <t>Hộp mực in laser trắng đen HP 136A, W1360A, H-W1360X 2.600 trang</t>
   </si>
   <si>
-    <t>Hộp mực máy in A3 CZ192A/ 93A cho máy HP M701A/ M701N/ M706N/ M435NW</t>
-[...2 lines deleted...]
-    <t>Hộp mực máy in CRG 070 - Canon LBP 243 dw - MF 462</t>
+    <t>Hộp mực máy in CRG070 CRG-070 TECH 3K - Canon LBP 240 243 246 248 MF460 461 462 463 465</t>
   </si>
   <si>
     <t>Hộp mực máy in HP 151A (W1510A)</t>
   </si>
   <si>
+    <t>Hộp mực máy in HP A3 CZ192A 93A M701A M701N M706N M435NW</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in HP W1510A 151A RPT Inovation Source - HP Pro 4003W 4003DW 4003DN MFP 4103FDW 4103FDN 3K</t>
+  </si>
+  <si>
     <t>Hộp mực máy in HP W1510A, 151A, HP Pro 4003, MFP 4103 hộp trắng TQ</t>
   </si>
   <si>
+    <t>Hộp mực máy in laser màu HP 206A W2110A CRG-067 KO CHIP</t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser màu HP CF210A CB540A CE320A ĐEN 2.4k</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CF211A CB541A CE321A XANH 1.8k</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CF212A CB542A CE322A VÀNG 1.8k</t>
   </si>
   <si>
     <t>Hộp mực máy in laser màu HP CF213A CB543A CE323A ĐỎ 1.8k</t>
   </si>
   <si>
-    <t>Hộp mực máy in laser màu HP CRG067 KO CHIP - Pro M255nw M255dw M255dn MFP M282nw M283fdn M283cdw M283fdw</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực W1410A 141A HP M110W M139 M140W</t>
   </si>
   <si>
-    <t>Ống mực Canon NPG-84/ IR 2625/ 2630i/ 2635i/ 2645i 1000gr</t>
+    <t>Ống mực Canon G-28 NPG-28 GPR-8 GPR-18 EXV-14 EXV-5 NPG-20</t>
+  </si>
+  <si>
+    <t>Ống mực Canon NPG-84 IR 2625 2630i 2635i 2645i 1000gr</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Kyocera</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Panasonic</t>
   </si>
   <si>
     <t>Hộp mực Panasonic 2025/2030</t>
   </si>
   <si>
     <t>Hộp Mực Panasonic MB1500/1520/1530/FAT410</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Ricoh</t>
   </si>
   <si>
-    <t>Hộp mực in Ricoh MP 2014/ 2014D/ 2014AD/ 2014H 390Gr CET</t>
+    <t>Hộp mực in Ricoh MP 2014 2014D 2014AD 2014H IM 2701 2700 2702 CET 390Gr 12K - ống mực Ricoh</t>
+  </si>
+  <si>
+    <t>Hộp mực Ricoh SP 150 150SU 150W 150SUW</t>
   </si>
   <si>
     <t>Hộp mực Ricoh SP 3400/3410</t>
   </si>
   <si>
     <t>HỘP MỰC Ricoh SP101S/ SP100/ 110/ 111/ 112 TQ</t>
   </si>
   <si>
-    <t>Hộp mực Ricoh SP150</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Ricoh SP200, SP201, SP202, SP203, SP204, SP210, SP212, SP213, SP211, SP220</t>
   </si>
   <si>
     <t>Mực máy photo Ricoh 2035/2045/3035/3045</t>
   </si>
   <si>
     <t>ống</t>
   </si>
   <si>
     <t>Mực ống Ricoh MP301SP/301SPF</t>
   </si>
   <si>
     <t>Hộp mực in Ricoh MP3054/ 3554/ 4054/ 5054/ IM2500/ 3000/ 4000</t>
   </si>
   <si>
-    <t>Mực ống Ricoh 2320D/2220D</t>
+    <t>Mực ống máy photocopy Ricoh 2320D/2220D</t>
   </si>
   <si>
     <t>Mực ống Ricoh MP 6054 4045 5054 6054 1046g 36K</t>
   </si>
   <si>
     <t>Hộp Mực Thay Thế Samsung</t>
   </si>
   <si>
     <t>Hộp mực máy in samsung 2850</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Hộp Trắng</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1610/2240/4521F</t>
   </si>
   <si>
     <t>Hộp mực Samsung 2825/116</t>
   </si>
   <si>
     <t>Hộp mực Samsung D101S 2161 3401 Tech</t>
   </si>
   <si>
     <t>Hộp mực Samsung D109S (4300)</t>
   </si>
@@ -547,156 +562,150 @@
   <si>
     <t>Hộp mực in Pantum TL-412HR P3012 M6702 TECH 3k - Toner cartridge Pantum</t>
   </si>
   <si>
     <t>NO3</t>
   </si>
   <si>
     <t>Hộp Mực Thương Hiệu Taru</t>
   </si>
   <si>
     <t>Hộp Mực Taru Economy</t>
   </si>
   <si>
     <t>Hộp mực Brother 1010 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Brother 2130 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực Samsung 1043/ D1043S Economy TARU</t>
   </si>
   <si>
     <t>Hộp Mực Samsung D109S Economy TARU</t>
   </si>
   <si>
-    <t>Hộp mực 92A Economy TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực Máy In Laser Brother 2240 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 05A/ 80A/ 319 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 103A/ W1103A Economy TARU</t>
   </si>
   <si>
-    <t>Hộp mực 12A/ FX9 Economy TARU (Malai)</t>
-[...2 lines deleted...]
-    <t>Hộp mực 13A 15A 24A Economy TARU</t>
+    <t>Hộp mực 12A FX9 Canon 2900 HP 1020 Economy TARU - MỰC MALAI</t>
   </si>
   <si>
     <t>Hộp mực 16A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Economy TARU</t>
   </si>
   <si>
-    <t>Hộp mực 26A/ 052 Economy TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 48A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 49A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 53A Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 76A/ 057 Economy TARU (ko chip)</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Economy TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Economy TARU</t>
   </si>
   <si>
-    <t>Hộp mực 83A/ 337 Economy TARU (Malai)</t>
-[...2 lines deleted...]
-    <t>Hộp mực 85A/ 35A/ 325/ 312 Economy TARU (Malaisia)</t>
+    <t>Hộp Mực 85A 35A Canon 6030 HP 1102 Economy TARU - MỰC MALAI</t>
+  </si>
+  <si>
+    <t>Hộp mực HP 83A Canon 337 MF221D Economy TARU (Malai)</t>
   </si>
   <si>
     <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Economy TARU (Nhật)</t>
   </si>
   <si>
     <t>Hộp mực in laser trắng đen Samsung MLT-D115L M2620/2820 /M2670 /2870</t>
   </si>
   <si>
+    <t>Hộp mực máy in 26A/ 052 Economy TARU</t>
+  </si>
+  <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Economy</t>
   </si>
   <si>
     <t>Hộp mực 59A Economy có chip</t>
   </si>
   <si>
     <t>Hộp mực Samsung M2020/2070/D111 Economy</t>
   </si>
   <si>
+    <t>Hộp mực W1410A 141A HP M110W M139 M140W Economy TARU</t>
+  </si>
+  <si>
     <t>Hộp Mực Taru Quality</t>
   </si>
   <si>
     <t>Hộp mực 05A/ 80A/ 319 Quality TARU</t>
   </si>
   <si>
-    <t>Hộp mực 12A/ FX9 Quality TARU (Nhật)</t>
-[...2 lines deleted...]
-    <t>Hộp mực 13A / 15A / 24A Quality TARU</t>
+    <t>Hộp mực 12A FX9 Canon 2900 HP 1020 Quality TARU - MỰC NHẬT</t>
   </si>
   <si>
     <t>Hộp mực 17A/ CRG047 Quality TARU</t>
   </si>
   <si>
-    <t>Hộp mực 26A/ 052 Quality TARU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hộp mực 49A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 53A Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 78A 326 CE278 C328 728 128 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực 79A Quality TARU</t>
   </si>
   <si>
-    <t>Hộp mực 83A/ 337 Quality TARU (Nhật)</t>
-[...5 lines deleted...]
-    <t>Hộp mực in Brother TN-2385/ 2321/ 2701 Quality TARU (ZIN HÃNG BÓC MÁY)</t>
+    <t>Hộp Mực 85A 35A Canon 6030 HP 1102 Quality TARU - MỰC NHẬT</t>
+  </si>
+  <si>
+    <t>Hộp mực HP 83A Canon 337 MF221D Quality TARU (Nhật)</t>
+  </si>
+  <si>
+    <t>Hộp mực máy in laser 26A/ 052 Quality TARU</t>
   </si>
   <si>
     <t>Hộp mực máy in laser trắng đen TARU 30A/ 051 Quality</t>
+  </si>
+  <si>
+    <t>Hộp mực in laser trắng đen HP 136A W1360A W1360X MFP M211d M211dw M236dw M236sdw Quality TARU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="22"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
@@ -1161,51 +1170,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E261"/>
+  <dimension ref="A1:E260"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A247" sqref="A247:E247"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="7"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
@@ -1240,3831 +1249,3816 @@
       </c>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="8">
-        <v>1573000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D7" s="8">
-        <v>520000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="8">
-        <v>260000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E8" s="3"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="8">
-        <v>245000.0</v>
+        <v>222800.0</v>
       </c>
       <c r="E9" s="3"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D10" s="8">
-        <v>1573000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E10" s="3"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="8">
-        <v>1573000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D12" s="8">
-        <v>1573000.0</v>
+        <v>1633500.0</v>
       </c>
       <c r="E12" s="3"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D13" s="8">
-        <v>259000.0</v>
+        <v>249800.0</v>
       </c>
       <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="8">
-        <v>260000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2">
         <v>10</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D15" s="8">
-        <v>260000.0</v>
+        <v>243000.0</v>
       </c>
       <c r="E15" s="3"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="2">
         <v>11</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D16" s="8">
-        <v>360000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E16" s="3"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="2">
         <v>12</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="8">
-        <v>500000.0</v>
+        <v>533300.0</v>
       </c>
       <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2">
         <v>13</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="8">
-        <v>360000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="2">
         <v>14</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D19" s="8">
-        <v>360000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="E19" s="3"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="17" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="19"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E21" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D22" s="8">
-        <v>340000.0</v>
+        <v>311900.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D23" s="8">
-        <v>3558100.0</v>
+        <v>3695000.0</v>
       </c>
       <c r="E23" s="3"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D24" s="8">
-        <v>1820000.0</v>
+        <v>1890000.0</v>
       </c>
       <c r="E24" s="3"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D25" s="8">
-        <v>480000.0</v>
+        <v>344300.0</v>
       </c>
       <c r="E25" s="3"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D26" s="8">
-        <v>680000.0</v>
+        <v>519800.0</v>
       </c>
       <c r="E26" s="3"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D27" s="8">
-        <v>550000.0</v>
+        <v>465800.0</v>
       </c>
       <c r="E27" s="3"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D28" s="8">
-        <v>630500.0</v>
+        <v>654800.0</v>
       </c>
       <c r="E28" s="3"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D29" s="8">
-        <v>520000.0</v>
+        <v>534600.0</v>
       </c>
       <c r="E29" s="3"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D30" s="8">
-        <v>340000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E30" s="3"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="2">
         <v>10</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="8">
-        <v>730166.6875</v>
+        <v>837000.0</v>
       </c>
       <c r="E31" s="3"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="2">
         <v>11</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D32" s="8">
-        <v>559000.0</v>
+        <v>580500.0</v>
       </c>
       <c r="E32" s="3"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="2">
         <v>12</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D33" s="8">
-        <v>507000.0</v>
+        <v>668300.0</v>
       </c>
       <c r="E33" s="3"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="2">
         <v>13</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D34" s="8">
-        <v>1850000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E34" s="3"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="2">
         <v>14</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D35" s="8">
-        <v>1850000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E35" s="3"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="2">
         <v>15</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D36" s="8">
-        <v>1850000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2">
         <v>16</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D37" s="8">
-        <v>1850000.0</v>
+        <v>2268000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2">
         <v>17</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D38" s="8">
-        <v>1200000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2">
         <v>18</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="8">
-        <v>440000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
-      <c r="A40" s="2">
-[...11 lines deleted...]
-      <c r="E40" s="3"/>
+      <c r="A40" s="17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B40" s="17"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
+      <c r="E40" s="19"/>
     </row>
     <row r="41" spans="1:5">
-      <c r="A41" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E41" s="19"/>
+      <c r="A41" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="42" spans="1:5">
-      <c r="A42" s="20" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A42" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" s="8">
+        <v>4725000.0</v>
+      </c>
+      <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D43" s="8">
-        <v>4550000.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E43" s="3"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="8">
-        <v>4550000.0</v>
+        <v>1957500.0</v>
       </c>
       <c r="E44" s="3"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D45" s="8">
-        <v>1885000.0</v>
+        <v>4725000.0</v>
       </c>
       <c r="E45" s="3"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D46" s="8">
-        <v>4550000.0</v>
+        <v>1282500.0</v>
       </c>
       <c r="E46" s="3"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D47" s="8">
-        <v>1235000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="E47" s="3"/>
     </row>
     <row r="48" spans="1:5">
-      <c r="A48" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E48" s="3"/>
+      <c r="A48" s="17" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="17"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="19"/>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="19"/>
+      <c r="A49" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="20" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A50" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" s="8">
+        <v>1836000.0</v>
+      </c>
+      <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D51" s="8">
-        <v>1768000.0</v>
+        <v>2889000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D52" s="8">
-        <v>2782000.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D53" s="8">
-        <v>1872000.0</v>
+        <v>475200.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D54" s="8">
-        <v>457600.0</v>
+        <v>594000.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D55" s="8">
-        <v>572000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E55" s="3"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D56" s="8">
-        <v>300000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="E56" s="3"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D57" s="8">
-        <v>300000.0</v>
+        <v>918000.0</v>
       </c>
       <c r="E57" s="3"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D58" s="8">
-        <v>884000.0</v>
+        <v>3307500.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
-      <c r="A59" s="2" t="s">
-        <v>23</v>
+      <c r="A59" s="2">
+        <v>10</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D59" s="8">
-        <v>3185000.0</v>
+        <v>337500.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D60" s="8">
-        <v>100000.0</v>
+        <v>13500.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B61" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C61" s="14"/>
       <c r="D61" s="15"/>
       <c r="E61" s="16"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B62" s="17"/>
       <c r="C62" s="18"/>
       <c r="D62" s="18"/>
       <c r="E62" s="19"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B63" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D64" s="8">
-        <v>600000.0</v>
+        <v>496000.0</v>
       </c>
       <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D65" s="8">
-        <v>90000.0</v>
+        <v>416000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D66" s="8">
-        <v>340000.0</v>
+        <v>88000.0</v>
       </c>
       <c r="E66" s="3"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D67" s="8">
-        <v>252100.0</v>
+        <v>269000.0</v>
       </c>
       <c r="E67" s="3"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D68" s="8">
-        <v>105000.0</v>
+        <v>95200.0</v>
       </c>
       <c r="E68" s="3"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D69" s="8">
-        <v>375000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E69" s="3"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D70" s="8">
-        <v>120000.0</v>
+        <v>112500.0</v>
       </c>
       <c r="E70" s="3"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D71" s="8">
-        <v>274000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E71" s="3"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D72" s="8">
-        <v>274000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E72" s="3"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="2">
         <v>10</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D73" s="8">
-        <v>274000.0</v>
+        <v>337600.0</v>
       </c>
       <c r="E73" s="3"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="2">
         <v>11</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D74" s="8">
-        <v>274000.0</v>
+        <v>288000.0</v>
       </c>
       <c r="E74" s="3"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="2">
         <v>12</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D75" s="8">
-        <v>350000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E75" s="3"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="2">
         <v>13</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D76" s="8">
-        <v>120000.0</v>
+        <v>124800.0</v>
       </c>
       <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2">
         <v>14</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D77" s="8">
-        <v>210000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E77" s="3"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="2">
         <v>15</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D78" s="8">
-        <v>210000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E78" s="3"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="2">
         <v>16</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D79" s="8">
-        <v>210000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E79" s="3"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="2">
         <v>17</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D80" s="8">
-        <v>210000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="E80" s="3"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="2">
         <v>18</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D81" s="8">
-        <v>270000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E81" s="3"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="2">
         <v>19</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D82" s="8">
-        <v>270000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E82" s="3"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="2">
         <v>20</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="8">
-        <v>270000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E83" s="3"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="2">
         <v>21</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D84" s="8">
-        <v>270000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2">
         <v>22</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D85" s="8">
-        <v>350000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
-      <c r="A86" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E86" s="19"/>
+      <c r="A86" s="2">
+        <v>23</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" s="8">
+        <v>312000.0</v>
+      </c>
+      <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
-      <c r="A87" s="20" t="s">
+      <c r="A87" s="17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B87" s="17"/>
+      <c r="C87" s="18"/>
+      <c r="D87" s="18"/>
+      <c r="E87" s="19"/>
+    </row>
+    <row r="88" spans="1:5">
+      <c r="A88" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B87" s="21" t="s">
+      <c r="B88" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C87" s="22" t="s">
+      <c r="C88" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D87" s="23" t="s">
+      <c r="D88" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E87" s="24" t="s">
+      <c r="E88" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D89" s="8">
-        <v>195000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="8">
-        <v>600000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D91" s="8">
-        <v>120000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D92" s="8">
-        <v>390000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E92" s="3"/>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D93" s="8">
-        <v>218000.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E93" s="3"/>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D94" s="8">
-        <v>850000.0</v>
+        <v>1120000.0</v>
       </c>
       <c r="E94" s="3"/>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D95" s="8">
-        <v>135000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="8">
+        <v>140000.0</v>
+      </c>
+      <c r="E96" s="3"/>
+    </row>
+    <row r="97" spans="1:5">
+      <c r="A97" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B96" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B97" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D97" s="8">
-        <v>260000.0</v>
+        <v>376800.0</v>
       </c>
       <c r="E97" s="3"/>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D98" s="8">
-        <v>196000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D99" s="8">
-        <v>450000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D100" s="8">
-        <v>195000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D101" s="8">
-        <v>120000.0</v>
+        <v>144000.0</v>
       </c>
       <c r="E101" s="3"/>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="8">
-        <v>142500.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E102" s="3"/>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D103" s="8">
-        <v>120000.0</v>
+        <v>1278400.0</v>
       </c>
       <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D104" s="8">
-        <v>120000.0</v>
+        <v>460800.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D105" s="8">
-        <v>104000.0</v>
+        <v>512000.0</v>
       </c>
       <c r="E105" s="3"/>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D106" s="8">
-        <v>104000.0</v>
+        <v>507000.0</v>
       </c>
       <c r="E106" s="3"/>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D107" s="8">
-        <v>1070000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E107" s="3"/>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D108" s="8">
-        <v>280000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="E108" s="3"/>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D109" s="8">
-        <v>879000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="8">
-        <v>403200.0</v>
+        <v>608000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D111" s="8">
-        <v>315000.0</v>
+        <v>176000.0</v>
       </c>
       <c r="E111" s="3"/>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D112" s="8">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="E112" s="3"/>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D113" s="8">
-        <v>600000.0</v>
+        <v>184000.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D114" s="8">
-        <v>142500.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D115" s="8">
-        <v>460000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D116" s="8">
-        <v>195000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D117" s="8">
-        <v>195000.0</v>
+        <v>202500.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D118" s="8">
-        <v>180000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E118" s="3"/>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="2">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D119" s="8">
-        <v>210000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E119" s="3"/>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="2">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D120" s="8">
-        <v>210000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D121" s="8">
-        <v>210000.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="2">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D122" s="8">
-        <v>210000.0</v>
+        <v>264000.0</v>
       </c>
       <c r="E122" s="3"/>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="2">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="8">
-        <v>390000.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E123" s="3"/>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D124" s="8">
-        <v>390000.0</v>
+        <v>361600.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D125" s="8">
-        <v>390000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="2">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D126" s="8">
-        <v>390000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E126" s="3"/>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="2">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D127" s="8">
-        <v>360000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E127" s="3"/>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="2">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D128" s="8">
-        <v>240000.0</v>
+        <v>96600.0</v>
       </c>
       <c r="E128" s="3"/>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="2">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D129" s="8">
-        <v>390000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E129" s="3"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="2">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D130" s="8">
-        <v>390000.0</v>
+        <v>224400.0</v>
       </c>
       <c r="E130" s="3"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="2">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D131" s="8">
-        <v>390000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E131" s="3"/>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D132" s="8">
-        <v>390000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E132" s="3"/>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="2">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D133" s="8">
-        <v>340000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E133" s="3"/>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="2">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D134" s="8">
-        <v>90000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E134" s="3"/>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="2">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D135" s="8">
-        <v>375000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="E135" s="3"/>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="2">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D136" s="8">
-        <v>430000.0</v>
+        <v>360000.0</v>
       </c>
       <c r="E136" s="3"/>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="2">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D137" s="8">
-        <v>150000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E137" s="3"/>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="2">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D138" s="8">
-        <v>150000.0</v>
+        <v>491700.0</v>
       </c>
       <c r="E138" s="3"/>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="2">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D139" s="8">
-        <v>150000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E139" s="3"/>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="2">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D140" s="8">
-        <v>150000.0</v>
+        <v>131200.0</v>
       </c>
       <c r="E140" s="3"/>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="2">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D141" s="8">
-        <v>325000.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E141" s="3"/>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="2">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D142" s="8">
-        <v>387300.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E142" s="3"/>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="2">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="D143" s="8">
-        <v>195000.0</v>
+        <v>386800.0</v>
       </c>
       <c r="E143" s="3"/>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="2">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D144" s="8">
-        <v>107000.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E144" s="3"/>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="2">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D145" s="8">
-        <v>390000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="E145" s="3"/>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="2">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D146" s="8">
-        <v>390000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E146" s="3"/>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="2">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D147" s="8">
-        <v>390000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E147" s="3"/>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="2">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>121</v>
+        <v>95</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="8">
-        <v>180000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E148" s="3"/>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="2">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D149" s="8">
-        <v>270000.0</v>
+        <v>217000.0</v>
       </c>
       <c r="E149" s="3"/>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="2">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D150" s="8">
-        <v>790000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E150" s="3"/>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="2">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D151" s="8">
-        <v>315000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E151" s="3"/>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="2">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D152" s="8">
-        <v>315000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E152" s="3"/>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="2">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>98</v>
+        <v>124</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D153" s="8">
-        <v>315000.0</v>
+        <v>818800.0</v>
       </c>
       <c r="E153" s="3"/>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="2">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D154" s="8">
-        <v>202500.0</v>
+        <v>172500.0</v>
       </c>
       <c r="E154" s="3"/>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="2">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D155" s="8">
-        <v>900000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E155" s="3"/>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="2">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D156" s="8">
-        <v>900000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="E156" s="3"/>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="2">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D157" s="8">
-        <v>900000.0</v>
+        <v>968000.0</v>
       </c>
       <c r="E157" s="3"/>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="2">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D158" s="8">
-        <v>900000.0</v>
+        <v>75000.0</v>
       </c>
       <c r="E158" s="3"/>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="2">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D159" s="8">
-        <v>195000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E159" s="3"/>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="2">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D160" s="8">
-        <v>255000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="E160" s="3"/>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="2">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D161" s="8">
-        <v>600000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="E161" s="3"/>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="2">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>129</v>
+        <v>108</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="8">
-        <v>255000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E162" s="3"/>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="2">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>130</v>
+        <v>108</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D163" s="8">
-        <v>350000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E163" s="3"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="2">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D164" s="8">
-        <v>375000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E164" s="3"/>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="2">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D165" s="8">
-        <v>375000.0</v>
+        <v>560000.0</v>
       </c>
       <c r="E165" s="3"/>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="2">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D166" s="8">
-        <v>375000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E166" s="3"/>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="2">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D167" s="8">
-        <v>420000.0</v>
+        <v>256000.0</v>
       </c>
       <c r="E167" s="3"/>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="2">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D168" s="8">
-        <v>255000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E168" s="3"/>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="2">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D169" s="8">
-        <v>255000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E169" s="3"/>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="2">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D170" s="8">
-        <v>255000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E170" s="3"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="2">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D171" s="8">
-        <v>255000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="E171" s="3"/>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="2">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D172" s="8">
-        <v>330000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E172" s="3"/>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="2">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D173" s="8">
-        <v>330000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E173" s="3"/>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="2">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D174" s="8">
-        <v>330000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E174" s="3"/>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="2">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D175" s="8">
-        <v>330000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="E175" s="3"/>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="2">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D176" s="8">
-        <v>567000.0</v>
+        <v>604800.0</v>
       </c>
       <c r="E176" s="3"/>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="2">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D177" s="8">
-        <v>325000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E177" s="3"/>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="2">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D178" s="8">
-        <v>325000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E178" s="3"/>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="2">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D179" s="8">
-        <v>325000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E179" s="3"/>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="2">
+        <v>92</v>
+      </c>
+      <c r="B180" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C180" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" s="8">
+        <v>247500.0</v>
+      </c>
+      <c r="E180" s="3"/>
+    </row>
+    <row r="181" spans="1:5">
+      <c r="A181" s="2">
         <v>93</v>
       </c>
-      <c r="B180" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C180" s="6" t="s">
+      <c r="B181" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C181" s="6" t="s">
         <v>118</v>
       </c>
-      <c r="D180" s="8">
-[...11 lines deleted...]
-      <c r="E181" s="19"/>
+      <c r="D181" s="8">
+        <v>640000.0</v>
+      </c>
+      <c r="E181" s="3"/>
     </row>
     <row r="182" spans="1:5">
-      <c r="A182" s="20" t="s">
+      <c r="A182" s="17" t="s">
+        <v>144</v>
+      </c>
+      <c r="B182" s="17"/>
+      <c r="C182" s="18"/>
+      <c r="D182" s="18"/>
+      <c r="E182" s="19"/>
+    </row>
+    <row r="183" spans="1:5">
+      <c r="A183" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B182" s="21" t="s">
+      <c r="B183" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C182" s="22" t="s">
+      <c r="C183" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D182" s="23" t="s">
+      <c r="D183" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E182" s="24" t="s">
+      <c r="E183" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="183" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="184" spans="1:5">
-      <c r="A184" s="20" t="s">
+      <c r="A184" s="17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B184" s="17"/>
+      <c r="C184" s="18"/>
+      <c r="D184" s="18"/>
+      <c r="E184" s="19"/>
+    </row>
+    <row r="185" spans="1:5">
+      <c r="A185" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B184" s="21" t="s">
+      <c r="B185" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C184" s="22" t="s">
+      <c r="C185" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D184" s="23" t="s">
+      <c r="D185" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E184" s="24" t="s">
+      <c r="E185" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E185" s="3"/>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C186" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D186" s="8">
+        <v>1440000.0</v>
+      </c>
+      <c r="E186" s="3"/>
+    </row>
+    <row r="187" spans="1:5">
+      <c r="A187" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B186" s="1" t="s">
-[...17 lines deleted...]
-      <c r="E187" s="19"/>
+      <c r="B187" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C187" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D187" s="8">
+        <v>1390400.0</v>
+      </c>
+      <c r="E187" s="3"/>
     </row>
     <row r="188" spans="1:5">
-      <c r="A188" s="20" t="s">
+      <c r="A188" s="17" t="s">
+        <v>148</v>
+      </c>
+      <c r="B188" s="17"/>
+      <c r="C188" s="18"/>
+      <c r="D188" s="18"/>
+      <c r="E188" s="19"/>
+    </row>
+    <row r="189" spans="1:5">
+      <c r="A189" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B188" s="21" t="s">
+      <c r="B189" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C188" s="22" t="s">
+      <c r="C189" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D188" s="23" t="s">
+      <c r="D189" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E188" s="24" t="s">
+      <c r="E189" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E189" s="3"/>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B190" s="1" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>11</v>
+        <v>118</v>
       </c>
       <c r="D190" s="8">
-        <v>480000.0</v>
+        <v>540000.0</v>
       </c>
       <c r="E190" s="3"/>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B191" s="1" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C191" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D191" s="8">
-        <v>420000.0</v>
+        <v>672000.0</v>
       </c>
       <c r="E191" s="3"/>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B192" s="1" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D192" s="8">
-        <v>430000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E192" s="3"/>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B193" s="1" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D193" s="8">
-        <v>367500.0</v>
+        <v>448000.0</v>
       </c>
       <c r="E193" s="3"/>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B194" s="1" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>150</v>
+        <v>11</v>
       </c>
       <c r="D194" s="8">
-        <v>284000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="E194" s="3"/>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B195" s="1" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="D195" s="8">
-        <v>240000.0</v>
+        <v>326300.0</v>
       </c>
       <c r="E195" s="3"/>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B196" s="1" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D196" s="8">
-        <v>800000.0</v>
+        <v>254800.0</v>
       </c>
       <c r="E196" s="3"/>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C197" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" s="8">
+        <v>700000.0</v>
+      </c>
+      <c r="E197" s="3"/>
+    </row>
+    <row r="198" spans="1:5">
+      <c r="A198" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B197" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B198" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>118</v>
       </c>
       <c r="D198" s="8">
-        <v>756000.0</v>
+        <v>208000.0</v>
       </c>
       <c r="E198" s="3"/>
     </row>
     <row r="199" spans="1:5">
-      <c r="A199" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E199" s="19"/>
+      <c r="A199" s="2">
+        <v>10</v>
+      </c>
+      <c r="B199" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C199" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="D199" s="8">
+        <v>864000.0</v>
+      </c>
+      <c r="E199" s="3"/>
     </row>
     <row r="200" spans="1:5">
-      <c r="A200" s="20" t="s">
+      <c r="A200" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="B200" s="17"/>
+      <c r="C200" s="18"/>
+      <c r="D200" s="18"/>
+      <c r="E200" s="19"/>
+    </row>
+    <row r="201" spans="1:5">
+      <c r="A201" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B200" s="21" t="s">
+      <c r="B201" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C200" s="22" t="s">
+      <c r="C201" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D200" s="23" t="s">
+      <c r="D201" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E200" s="24" t="s">
+      <c r="E201" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E201" s="3"/>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B202" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D202" s="8">
-        <v>350000.0</v>
+        <v>640000.0</v>
       </c>
       <c r="E202" s="3"/>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B203" s="1" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D203" s="8">
-        <v>330000.0</v>
+        <v>432000.0</v>
       </c>
       <c r="E203" s="3"/>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B204" s="1" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D204" s="8">
-        <v>355000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E204" s="3"/>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B205" s="1" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D205" s="8">
-        <v>235500.0</v>
+        <v>440000.0</v>
       </c>
       <c r="E205" s="3"/>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B206" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D206" s="8">
-        <v>493360.0</v>
+        <v>251200.0</v>
       </c>
       <c r="E206" s="3"/>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" s="8">
+        <v>661400.0</v>
+      </c>
+      <c r="E207" s="3"/>
+    </row>
+    <row r="208" spans="1:5">
+      <c r="A208" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B207" s="1" t="s">
-[...17 lines deleted...]
-      <c r="E208" s="19"/>
+      <c r="B208" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C208" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" s="8">
+        <v>242200.0</v>
+      </c>
+      <c r="E208" s="3"/>
     </row>
     <row r="209" spans="1:5">
-      <c r="A209" s="20" t="s">
+      <c r="A209" s="17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B209" s="17"/>
+      <c r="C209" s="18"/>
+      <c r="D209" s="18"/>
+      <c r="E209" s="19"/>
+    </row>
+    <row r="210" spans="1:5">
+      <c r="A210" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B209" s="21" t="s">
+      <c r="B210" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C209" s="22" t="s">
+      <c r="C210" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D209" s="23" t="s">
+      <c r="D210" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E209" s="24" t="s">
+      <c r="E210" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="210" spans="1:5">
-      <c r="A210" s="2" t="s">
+    <row r="211" spans="1:5">
+      <c r="A211" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B210" s="1" t="s">
-[...17 lines deleted...]
-      <c r="E211" s="19"/>
+      <c r="B211" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C211" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="8">
+        <v>350000.0</v>
+      </c>
+      <c r="E211" s="3"/>
     </row>
     <row r="212" spans="1:5">
-      <c r="A212" s="20" t="s">
+      <c r="A212" s="17" t="s">
+        <v>170</v>
+      </c>
+      <c r="B212" s="17"/>
+      <c r="C212" s="18"/>
+      <c r="D212" s="18"/>
+      <c r="E212" s="19"/>
+    </row>
+    <row r="213" spans="1:5">
+      <c r="A213" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B212" s="21" t="s">
+      <c r="B213" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C212" s="22" t="s">
+      <c r="C213" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D212" s="23" t="s">
+      <c r="D213" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E212" s="24" t="s">
+      <c r="E213" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E213" s="3"/>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B214" s="1" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C214" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D214" s="8">
-        <v>217500.0</v>
+        <v>227200.0</v>
       </c>
       <c r="E214" s="3"/>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B215" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D215" s="8">
-        <v>180000.0</v>
+        <v>232000.0</v>
       </c>
       <c r="E215" s="3"/>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C216" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="8">
+        <v>192000.0</v>
+      </c>
+      <c r="E216" s="3"/>
+    </row>
+    <row r="217" spans="1:5">
+      <c r="A217" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B216" s="1" t="s">
-[...19 lines deleted...]
-      <c r="E217" s="16"/>
+      <c r="B217" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C217" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D217" s="8">
+        <v>176000.0</v>
+      </c>
+      <c r="E217" s="3"/>
     </row>
     <row r="218" spans="1:5">
-      <c r="A218" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E218" s="19"/>
+      <c r="A218" s="12" t="s">
+        <v>175</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="C218" s="14"/>
+      <c r="D218" s="15"/>
+      <c r="E218" s="16"/>
     </row>
     <row r="219" spans="1:5">
-      <c r="A219" s="20" t="s">
+      <c r="A219" s="17" t="s">
+        <v>177</v>
+      </c>
+      <c r="B219" s="17"/>
+      <c r="C219" s="18"/>
+      <c r="D219" s="18"/>
+      <c r="E219" s="19"/>
+    </row>
+    <row r="220" spans="1:5">
+      <c r="A220" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B219" s="21" t="s">
+      <c r="B220" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C219" s="22" t="s">
+      <c r="C220" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D219" s="23" t="s">
+      <c r="D220" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E219" s="24" t="s">
+      <c r="E220" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E220" s="3"/>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="2" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B221" s="1" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D221" s="8">
-        <v>315000.0</v>
+        <v>256500.0</v>
       </c>
       <c r="E221" s="3"/>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B222" s="1" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C222" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="8">
-        <v>360000.0</v>
+        <v>242700.0</v>
       </c>
       <c r="E222" s="3"/>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B223" s="1" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="C223" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D223" s="8">
-        <v>503000.0</v>
+        <v>527700.0</v>
       </c>
       <c r="E223" s="3"/>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B224" s="1" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D224" s="8">
-        <v>400000.0</v>
+        <v>803700.0</v>
       </c>
       <c r="E224" s="3"/>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B225" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="C225" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D225" s="8">
-        <v>222000.0</v>
+        <v>202800.0</v>
       </c>
       <c r="E225" s="3"/>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="2" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B226" s="1" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C226" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D226" s="8">
-        <v>250000.0</v>
+        <v>284300.0</v>
       </c>
       <c r="E226" s="3"/>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B227" s="1" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D227" s="8">
-        <v>197000.0</v>
+        <v>176200.0</v>
       </c>
       <c r="E227" s="3"/>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C228" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" s="8">
+        <v>206100.0</v>
+      </c>
+      <c r="E228" s="3"/>
+    </row>
+    <row r="229" spans="1:5">
+      <c r="A229" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B228" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="B229" s="1" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D229" s="8">
-        <v>245000.0</v>
+        <v>931000.0</v>
       </c>
       <c r="E229" s="3"/>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="2">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B230" s="1" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C230" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D230" s="8">
-        <v>680000.0</v>
+        <v>218500.0</v>
       </c>
       <c r="E230" s="3"/>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="2">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B231" s="1" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="C231" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D231" s="8">
-        <v>170000.0</v>
+        <v>340000.0</v>
       </c>
       <c r="E231" s="3"/>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="2">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B232" s="1" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C232" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D232" s="8">
-        <v>250000.0</v>
+        <v>300500.0</v>
       </c>
       <c r="E232" s="3"/>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="2">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B233" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D233" s="8">
-        <v>250000.0</v>
+        <v>305000.0</v>
       </c>
       <c r="E233" s="3"/>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="2">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B234" s="1" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C234" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="8">
-        <v>295000.0</v>
+        <v>684000.0</v>
       </c>
       <c r="E234" s="3"/>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="2">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B235" s="1" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C235" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D235" s="8">
-        <v>295000.0</v>
+        <v>208700.0</v>
       </c>
       <c r="E235" s="3"/>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B236" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C236" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D236" s="8">
-        <v>296000.0</v>
+        <v>252400.0</v>
       </c>
       <c r="E236" s="3"/>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="2">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B237" s="1" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D237" s="8">
-        <v>284000.0</v>
+        <v>206100.0</v>
       </c>
       <c r="E237" s="3"/>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B238" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C238" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D238" s="8">
-        <v>260000.0</v>
+        <v>206600.0</v>
       </c>
       <c r="E238" s="3"/>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="2">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B239" s="1" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C239" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D239" s="8">
-        <v>235000.0</v>
+        <v>250000.0</v>
       </c>
       <c r="E239" s="3"/>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="2">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B240" s="1" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C240" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D240" s="8">
-        <v>220000.0</v>
+        <v>1425000.0</v>
       </c>
       <c r="E240" s="3"/>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B241" s="1" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D241" s="8">
-        <v>260000.0</v>
+        <v>283100.0</v>
       </c>
       <c r="E241" s="3"/>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="2">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B242" s="1" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C242" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D242" s="8">
-        <v>1300000.0</v>
+        <v>225400.0</v>
       </c>
       <c r="E242" s="3"/>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="2">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B243" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C243" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D243" s="8">
-        <v>213000.0</v>
+        <v>1140000.0</v>
       </c>
       <c r="E243" s="3"/>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="2">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B244" s="1" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D244" s="8">
-        <v>900000.0</v>
+        <v>529600.0</v>
       </c>
       <c r="E244" s="3"/>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="2">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B245" s="1" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="C245" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D245" s="8">
-        <v>350000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="E245" s="3"/>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="17" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="B246" s="17"/>
       <c r="C246" s="18"/>
       <c r="D246" s="18"/>
       <c r="E246" s="19"/>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B247" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C247" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D247" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E247" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B248" s="1" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="C248" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D248" s="8">
-        <v>370000.0</v>
+        <v>371900.0</v>
       </c>
       <c r="E248" s="3"/>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B249" s="1" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="C249" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D249" s="8">
-        <v>350000.0</v>
+        <v>309100.0</v>
       </c>
       <c r="E249" s="3"/>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B250" s="1" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C250" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D250" s="8">
-        <v>365000.0</v>
+        <v>214400.0</v>
       </c>
       <c r="E250" s="3"/>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B251" s="1" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="D251" s="8">
-        <v>335000.0</v>
+        <v>389000.0</v>
       </c>
       <c r="E251" s="3"/>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B252" s="1" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D252" s="8">
-        <v>370000.0</v>
+        <v>462900.0</v>
       </c>
       <c r="E252" s="3"/>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B253" s="1" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="D253" s="8">
-        <v>423000.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E253" s="3"/>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B254" s="1" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C254" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D254" s="8">
-        <v>423000.0</v>
+        <v>288800.0</v>
       </c>
       <c r="E254" s="3"/>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="2" t="s">
         <v>21</v>
       </c>
       <c r="B255" s="1" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D255" s="8">
-        <v>341000.0</v>
+        <v>303800.0</v>
       </c>
       <c r="E255" s="3"/>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B256" s="1" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C256" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D256" s="8">
-        <v>341000.0</v>
+        <v>301100.0</v>
       </c>
       <c r="E256" s="3"/>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="2">
         <v>10</v>
       </c>
       <c r="B257" s="1" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C257" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D257" s="8">
-        <v>361000.0</v>
+        <v>320600.0</v>
       </c>
       <c r="E257" s="3"/>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="2">
         <v>11</v>
       </c>
       <c r="B258" s="1" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D258" s="8">
-        <v>350000.0</v>
+        <v>218400.0</v>
       </c>
       <c r="E258" s="3"/>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="2">
         <v>12</v>
       </c>
       <c r="B259" s="1" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C259" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D259" s="8">
-        <v>400000.0</v>
+        <v>490000.0</v>
       </c>
       <c r="E259" s="3"/>
     </row>
     <row r="260" spans="1:5">
-      <c r="A260" s="2">
-[...10 lines deleted...]
-      </c>
+      <c r="A260" s="2"/>
+      <c r="B260" s="1"/>
+      <c r="C260" s="6"/>
+      <c r="D260" s="8"/>
       <c r="E260" s="3"/>
-    </row>
-[...5 lines deleted...]
-      <c r="E261" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B61:E61"/>
-    <mergeCell ref="B217:E217"/>
+    <mergeCell ref="B218:E218"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A20:E20"/>
-    <mergeCell ref="A41:E41"/>
-    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A48:E48"/>
     <mergeCell ref="A62:E62"/>
-    <mergeCell ref="A86:E86"/>
-[...6 lines deleted...]
-    <mergeCell ref="A218:E218"/>
+    <mergeCell ref="A87:E87"/>
+    <mergeCell ref="A182:E182"/>
+    <mergeCell ref="A184:E184"/>
+    <mergeCell ref="A188:E188"/>
+    <mergeCell ref="A200:E200"/>
+    <mergeCell ref="A209:E209"/>
+    <mergeCell ref="A212:E212"/>
+    <mergeCell ref="A219:E219"/>
     <mergeCell ref="A246:E246"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">