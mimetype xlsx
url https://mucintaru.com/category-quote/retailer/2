--- v0 (2026-01-16)
+++ v1 (2026-08-31)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
     <t>BẢNG GIÁ LẺ DỊCH VỤ</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Dịch Vụ Máy In - Máy Tính</t>
   </si>
   <si>
     <t>Sửa Chửa Phần Cứng</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
@@ -175,72 +175,78 @@
   <si>
     <t>Sửa main PC</t>
   </si>
   <si>
     <t>Xử lý nghẹt đầu phun máy in phun</t>
   </si>
   <si>
     <t>Sửa Chửa Phần Mềm</t>
   </si>
   <si>
     <t>Cài máy in</t>
   </si>
   <si>
     <t>Cài phần mềm máy tính</t>
   </si>
   <si>
     <t>Cài win</t>
   </si>
   <si>
     <t>Cài Win máy chủ</t>
   </si>
   <si>
     <t>Cài mạng nội bộ máy tính</t>
   </si>
   <si>
-    <t>Cài phần mềm barTender + phí thiết kế khổ in</t>
+    <t>Dịch vụ cài phần mềm Bartender + phí thiết kế</t>
   </si>
   <si>
     <t>Khổ/ Máy</t>
   </si>
   <si>
-    <t>Cài phần mềm barTender - chưa bao gồm phí thiết kế</t>
-[...14 lines deleted...]
-    <t>Dịch vụ cài phần mềm Kozo Cadtool 12 tiếng Nhật</t>
+    <t>Dịch vụ cài phần mềm Bartender - chưa bao gồm phí thiết kế</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài phần mềm Gerber</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài phần mềm Lectra Modaris</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài đặt mail Outlook</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài đặt phần mềm Autocad</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài đặt phần mềm Office</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài đặt phần mềm office 2021 cho macbook</t>
+  </si>
+  <si>
+    <t>Dịch vụ cài đặt phần mềm soạn giáo án Mindjet MindManager 2020 cho window</t>
   </si>
   <si>
     <t>Reset drum Brother</t>
   </si>
   <si>
     <t>Sửa lỗi Win</t>
   </si>
   <si>
     <t>NO2</t>
   </si>
   <si>
     <t>Dịch Vụ Nạp Mực Máy In</t>
   </si>
   <si>
     <t>Nạp Mực Máy In Laser Màu</t>
   </si>
   <si>
     <t>Nạp mực laser màu 1025</t>
   </si>
   <si>
     <t>Bình</t>
   </si>
   <si>
     <t>Nạp mực laser màu Canon 054</t>
   </si>
@@ -430,51 +436,51 @@
   <si>
     <t>Dịch vụ đăng ký bảo hộ nhãn hiệu</t>
   </si>
   <si>
     <t>Dịch vụ đăng ký bảo hộ quyền tác giả với cục sở hữu trí tuệ</t>
   </si>
   <si>
     <t>Dịch vụ đăng ký bảo hộ sáng chế</t>
   </si>
   <si>
     <t>NO5</t>
   </si>
   <si>
     <t>Dịch Vụ Máy Chấm Công</t>
   </si>
   <si>
     <t>Dịch Vụ Cài Đặt Máy Chấm Công</t>
   </si>
   <si>
     <t>Cài đặt phần mềm máy chấm công</t>
   </si>
   <si>
     <t>Dịch Vụ Sửa Chữa Máy Chấm Công</t>
   </si>
   <si>
-    <t>Dịch vụ sửa chữa máy chấm công - Bảo trì máy chấm công</t>
+    <t>Dịch vụ sửa chữa máy chấm công - Bảo trì máy chấm công SMCC</t>
   </si>
   <si>
     <t>Xóa mật khẩu quản trị máy chấm công</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -942,54 +948,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E134"/>
+  <dimension ref="A1:E137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A131" sqref="A131:E131"/>
+      <selection activeCell="A134" sqref="A134:E134"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="7" customWidth="true" style="0"/>
     <col min="2" max="2" width="41" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" customWidth="true" style="7"/>
     <col min="4" max="4" width="12" customWidth="true" style="7"/>
     <col min="5" max="5" width="15" customWidth="true" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" customHeight="1" ht="93.75">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" customHeight="1" ht="40">
       <c r="A2" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
@@ -1482,1463 +1488,1508 @@
       <c r="A36" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D36" s="8">
         <v>150000.0</v>
       </c>
       <c r="E36" s="3"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D37" s="8">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E37" s="3"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D38" s="8">
-        <v>500000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E38" s="3"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="2">
         <v>10</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D39" s="8">
-        <v>250000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="E39" s="3"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="2">
         <v>11</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D40" s="8">
         <v>150000.0</v>
       </c>
       <c r="E40" s="3"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="2">
         <v>12</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D41" s="8">
-        <v>1000000.0</v>
+        <v>150000.0</v>
       </c>
       <c r="E41" s="3"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="2">
         <v>13</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D42" s="8">
         <v>150000.0</v>
       </c>
       <c r="E42" s="3"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="2">
         <v>14</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D43" s="8">
+        <v>250000.0</v>
+      </c>
+      <c r="E43" s="3"/>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="2">
+        <v>15</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="C44" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D44" s="8">
+        <v>150000.0</v>
+      </c>
+      <c r="E44" s="3"/>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="2">
+        <v>16</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D45" s="8">
+        <v>150000.0</v>
+      </c>
+      <c r="E45" s="3"/>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="2">
+        <v>17</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C46" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D43" s="8">
+      <c r="D46" s="8">
         <v>150000.0</v>
       </c>
-      <c r="E43" s="3"/>
-[...13 lines deleted...]
-      <c r="A45" s="17" t="s">
+      <c r="E46" s="3"/>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="12" t="s">
         <v>65</v>
       </c>
-      <c r="B45" s="17"/>
-[...5 lines deleted...]
-      <c r="A46" s="20" t="s">
+      <c r="B47" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C47" s="14"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="16"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B48" s="17"/>
+      <c r="C48" s="18"/>
+      <c r="D48" s="18"/>
+      <c r="E48" s="19"/>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B46" s="21" t="s">
+      <c r="B49" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C46" s="22" t="s">
+      <c r="C49" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D46" s="23" t="s">
+      <c r="D49" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E46" s="24" t="s">
+      <c r="E49" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E49" s="3"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D50" s="8">
         <v>400000.0</v>
       </c>
       <c r="E50" s="3"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D51" s="8">
         <v>400000.0</v>
       </c>
       <c r="E51" s="3"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D52" s="8">
         <v>400000.0</v>
       </c>
       <c r="E52" s="3"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D53" s="8">
         <v>400000.0</v>
       </c>
       <c r="E53" s="3"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="2" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D54" s="8">
         <v>400000.0</v>
       </c>
       <c r="E54" s="3"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D55" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E55" s="3"/>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D56" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E56" s="3"/>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C57" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D57" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E57" s="3"/>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B55" s="1" t="s">
+      <c r="B58" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C58" s="6" t="s">
         <v>69</v>
-      </c>
-[...46 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D58" s="8">
         <v>300000.0</v>
       </c>
       <c r="E58" s="3"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="2">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D59" s="8">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E59" s="3"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="2">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D60" s="8">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E60" s="3"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="2">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D61" s="8">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="E61" s="3"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="2">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D62" s="8">
         <v>400000.0</v>
       </c>
       <c r="E62" s="3"/>
     </row>
     <row r="63" spans="1:5">
-      <c r="A63" s="17" t="s">
-[...5 lines deleted...]
-      <c r="E63" s="19"/>
+      <c r="A63" s="2">
+        <v>14</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D63" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E63" s="3"/>
     </row>
     <row r="64" spans="1:5">
-      <c r="A64" s="20" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A64" s="2">
+        <v>15</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D64" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E64" s="3"/>
     </row>
     <row r="65" spans="1:5">
-      <c r="A65" s="2" t="s">
-        <v>9</v>
+      <c r="A65" s="2">
+        <v>16</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D65" s="8">
-        <v>150000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="E65" s="3"/>
     </row>
     <row r="66" spans="1:5">
-      <c r="A66" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B66" s="1" t="s">
+      <c r="A66" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="C66" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E66" s="3"/>
+      <c r="B66" s="17"/>
+      <c r="C66" s="18"/>
+      <c r="D66" s="18"/>
+      <c r="E66" s="19"/>
     </row>
     <row r="67" spans="1:5">
-      <c r="A67" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E67" s="3"/>
+      <c r="A67" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C67" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D68" s="8">
         <v>150000.0</v>
       </c>
       <c r="E68" s="3"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D69" s="8">
+        <v>100000.0</v>
+      </c>
+      <c r="E69" s="3"/>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C70" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D70" s="8">
+        <v>150000.0</v>
+      </c>
+      <c r="E70" s="3"/>
+    </row>
+    <row r="71" spans="1:5">
+      <c r="A71" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D71" s="8">
+        <v>150000.0</v>
+      </c>
+      <c r="E71" s="3"/>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B69" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D69" s="8">
+      <c r="B72" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D72" s="8">
         <v>500000.0</v>
       </c>
-      <c r="E69" s="3"/>
-[...13 lines deleted...]
-      <c r="A71" s="17" t="s">
+      <c r="E72" s="3"/>
+    </row>
+    <row r="73" spans="1:5">
+      <c r="A73" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="B71" s="17"/>
-[...5 lines deleted...]
-      <c r="A72" s="20" t="s">
+      <c r="B73" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="C73" s="14"/>
+      <c r="D73" s="15"/>
+      <c r="E73" s="16"/>
+    </row>
+    <row r="74" spans="1:5">
+      <c r="A74" s="17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B74" s="17"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="19"/>
+    </row>
+    <row r="75" spans="1:5">
+      <c r="A75" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B72" s="21" t="s">
+      <c r="B75" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C72" s="22" t="s">
+      <c r="C75" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D72" s="23" t="s">
+      <c r="D75" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E72" s="24" t="s">
+      <c r="E75" s="24" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="73" spans="1:5">
-      <c r="A73" s="2" t="s">
+    <row r="76" spans="1:5">
+      <c r="A76" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B73" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D73" s="8">
+      <c r="B76" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D76" s="8">
         <v>1000.0</v>
       </c>
-      <c r="E73" s="3"/>
-[...40 lines deleted...]
-      </c>
+      <c r="E76" s="3"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C77" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D77" s="8">
+        <v>1500.0</v>
+      </c>
+      <c r="E77" s="3"/>
+    </row>
+    <row r="78" spans="1:5">
+      <c r="A78" s="17" t="s">
         <v>85</v>
       </c>
-      <c r="D77" s="8">
+      <c r="B78" s="17"/>
+      <c r="C78" s="18"/>
+      <c r="D78" s="18"/>
+      <c r="E78" s="19"/>
+    </row>
+    <row r="79" spans="1:5">
+      <c r="A79" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C79" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5">
+      <c r="A80" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D80" s="8">
         <v>1000000.0</v>
       </c>
-      <c r="E77" s="3"/>
-[...2 lines deleted...]
-      <c r="A78" s="2" t="s">
+      <c r="E80" s="3"/>
+    </row>
+    <row r="81" spans="1:5">
+      <c r="A81" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B78" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="6" t="s">
+      <c r="B81" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D78" s="8">
+      <c r="D81" s="8">
         <v>900000.0</v>
       </c>
-      <c r="E78" s="3"/>
-[...13 lines deleted...]
-      <c r="A80" s="17" t="s">
+      <c r="E81" s="3"/>
+    </row>
+    <row r="82" spans="1:5">
+      <c r="A82" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="B80" s="17"/>
-[...5 lines deleted...]
-      <c r="A81" s="20" t="s">
+      <c r="B82" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C82" s="14"/>
+      <c r="D82" s="15"/>
+      <c r="E82" s="16"/>
+    </row>
+    <row r="83" spans="1:5">
+      <c r="A83" s="17" t="s">
+        <v>91</v>
+      </c>
+      <c r="B83" s="17"/>
+      <c r="C83" s="18"/>
+      <c r="D83" s="18"/>
+      <c r="E83" s="19"/>
+    </row>
+    <row r="84" spans="1:5">
+      <c r="A84" s="20" t="s">
         <v>4</v>
       </c>
-      <c r="B81" s="21" t="s">
+      <c r="B84" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="C81" s="22" t="s">
+      <c r="C84" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="D81" s="23" t="s">
+      <c r="D84" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="E81" s="24" t="s">
+      <c r="E84" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...43 lines deleted...]
-      <c r="E84" s="3"/>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D85" s="8">
-        <v>4000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="E85" s="3"/>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="D86" s="8">
-        <v>2500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="E86" s="3"/>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="D87" s="8">
-        <v>2500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E87" s="3"/>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D88" s="8">
-        <v>3000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E88" s="3"/>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="2" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D89" s="8">
-        <v>1000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="E89" s="3"/>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D90" s="8">
         <v>2500000.0</v>
       </c>
       <c r="E90" s="3"/>
     </row>
     <row r="91" spans="1:5">
-      <c r="A91" s="2">
-        <v>10</v>
+      <c r="A91" s="2" t="s">
+        <v>25</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D91" s="8">
         <v>3000000.0</v>
       </c>
       <c r="E91" s="3"/>
     </row>
     <row r="92" spans="1:5">
-      <c r="A92" s="2">
+      <c r="A92" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C92" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D92" s="8">
+        <v>1000000.0</v>
+      </c>
+      <c r="E92" s="3"/>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C93" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D93" s="8">
+        <v>2500000.0</v>
+      </c>
+      <c r="E93" s="3"/>
+    </row>
+    <row r="94" spans="1:5">
+      <c r="A94" s="2">
+        <v>10</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C94" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D94" s="8">
+        <v>3000000.0</v>
+      </c>
+      <c r="E94" s="3"/>
+    </row>
+    <row r="95" spans="1:5">
+      <c r="A95" s="2">
         <v>11</v>
-      </c>
-[...39 lines deleted...]
-        <v>9</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D95" s="8">
-        <v>15000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="E95" s="3"/>
     </row>
     <row r="96" spans="1:5">
-      <c r="A96" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B96" s="1" t="s">
+      <c r="A96" s="17" t="s">
         <v>106</v>
       </c>
-      <c r="C96" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E96" s="3"/>
+      <c r="B96" s="17"/>
+      <c r="C96" s="18"/>
+      <c r="D96" s="18"/>
+      <c r="E96" s="19"/>
     </row>
     <row r="97" spans="1:5">
-      <c r="A97" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E97" s="3"/>
+      <c r="A97" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C97" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E97" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D98" s="8">
         <v>15000000.0</v>
       </c>
       <c r="E98" s="3"/>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D99" s="8">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="E99" s="3"/>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D100" s="8">
-        <v>12000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="E100" s="3"/>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B101" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C101" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D101" s="8">
+        <v>15000000.0</v>
+      </c>
+      <c r="E101" s="3"/>
+    </row>
+    <row r="102" spans="1:5">
+      <c r="A102" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B102" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C101" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A102" s="17" t="s">
+      <c r="C102" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D102" s="8">
+        <v>25000000.0</v>
+      </c>
+      <c r="E102" s="3"/>
+    </row>
+    <row r="103" spans="1:5">
+      <c r="A103" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B103" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B102" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C103" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D103" s="8">
+        <v>12000000.0</v>
+      </c>
+      <c r="E103" s="3"/>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="2" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D104" s="8">
-        <v>20000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="E104" s="3"/>
     </row>
     <row r="105" spans="1:5">
-      <c r="A105" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B105" s="1" t="s">
+      <c r="A105" s="17" t="s">
         <v>114</v>
       </c>
-      <c r="C105" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E105" s="3"/>
+      <c r="B105" s="17"/>
+      <c r="C105" s="18"/>
+      <c r="D105" s="18"/>
+      <c r="E105" s="19"/>
     </row>
     <row r="106" spans="1:5">
-      <c r="A106" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E106" s="3"/>
+      <c r="A106" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C106" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E106" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B107" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D107" s="8">
+        <v>20000000.0</v>
+      </c>
+      <c r="E107" s="3"/>
+    </row>
+    <row r="108" spans="1:5">
+      <c r="A108" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B108" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C107" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A108" s="17" t="s">
+      <c r="C108" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D108" s="8">
+        <v>30000000.0</v>
+      </c>
+      <c r="E108" s="3"/>
+    </row>
+    <row r="109" spans="1:5">
+      <c r="A109" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B108" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C109" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D109" s="8">
+        <v>15000000.0</v>
+      </c>
+      <c r="E109" s="3"/>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="2" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="D110" s="8">
-        <v>8000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="E110" s="3"/>
     </row>
     <row r="111" spans="1:5">
-      <c r="A111" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B111" s="1" t="s">
+      <c r="A111" s="17" t="s">
         <v>119</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E111" s="3"/>
+      <c r="B111" s="17"/>
+      <c r="C111" s="18"/>
+      <c r="D111" s="18"/>
+      <c r="E111" s="19"/>
     </row>
     <row r="112" spans="1:5">
-      <c r="A112" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E112" s="3"/>
+      <c r="A112" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C112" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D113" s="8">
-        <v>15500000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="E113" s="3"/>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="D114" s="8">
-        <v>10500000.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="E114" s="3"/>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="2" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D115" s="8">
-        <v>18000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="E115" s="3"/>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="2" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D116" s="8">
-        <v>9000000.0</v>
+        <v>15500000.0</v>
       </c>
       <c r="E116" s="3"/>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="2" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D117" s="8">
-        <v>28500000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="E117" s="3"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="2" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B118" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C118" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D118" s="8">
+        <v>18000000.0</v>
+      </c>
+      <c r="E118" s="3"/>
+    </row>
+    <row r="119" spans="1:5">
+      <c r="A119" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B119" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C118" s="6" t="s">
-[...8 lines deleted...]
-      <c r="A119" s="17" t="s">
+      <c r="C119" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D119" s="8">
+        <v>9000000.0</v>
+      </c>
+      <c r="E119" s="3"/>
+    </row>
+    <row r="120" spans="1:5">
+      <c r="A120" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="B120" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B119" s="17"/>
-[...19 lines deleted...]
-      </c>
+      <c r="C120" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D120" s="8">
+        <v>28500000.0</v>
+      </c>
+      <c r="E120" s="3"/>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="2" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D121" s="8">
-        <v>4000000.0</v>
+        <v>10500000.0</v>
       </c>
       <c r="E121" s="3"/>
     </row>
     <row r="122" spans="1:5">
-      <c r="A122" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B122" s="1" t="s">
+      <c r="A122" s="17" t="s">
         <v>129</v>
       </c>
-      <c r="C122" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E122" s="3"/>
+      <c r="B122" s="17"/>
+      <c r="C122" s="18"/>
+      <c r="D122" s="18"/>
+      <c r="E122" s="19"/>
     </row>
     <row r="123" spans="1:5">
-      <c r="A123" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E123" s="3"/>
+      <c r="A123" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B123" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C123" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E123" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="2" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="D124" s="8">
-        <v>2000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="E124" s="3"/>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="2" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D125" s="8">
         <v>3000000.0</v>
       </c>
       <c r="E125" s="3"/>
     </row>
     <row r="126" spans="1:5">
-      <c r="A126" s="12" t="s">
+      <c r="A126" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C126" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D126" s="8">
+        <v>3000000.0</v>
+      </c>
+      <c r="E126" s="3"/>
+    </row>
+    <row r="127" spans="1:5">
+      <c r="A127" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B127" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B126" s="13" t="s">
+      <c r="C127" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D127" s="8">
+        <v>2000000.0</v>
+      </c>
+      <c r="E127" s="3"/>
+    </row>
+    <row r="128" spans="1:5">
+      <c r="A128" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C126" s="14"/>
-[...4 lines deleted...]
-      <c r="A127" s="17" t="s">
+      <c r="C128" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D128" s="8">
+        <v>3000000.0</v>
+      </c>
+      <c r="E128" s="3"/>
+    </row>
+    <row r="129" spans="1:5">
+      <c r="A129" s="12" t="s">
         <v>135</v>
       </c>
-      <c r="B127" s="17"/>
-[...25 lines deleted...]
-      <c r="B129" s="1" t="s">
+      <c r="B129" s="13" t="s">
         <v>136</v>
       </c>
-      <c r="C129" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E129" s="3"/>
+      <c r="C129" s="14"/>
+      <c r="D129" s="15"/>
+      <c r="E129" s="16"/>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="17" t="s">
         <v>137</v>
       </c>
       <c r="B130" s="17"/>
       <c r="C130" s="18"/>
       <c r="D130" s="18"/>
       <c r="E130" s="19"/>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B131" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C131" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D131" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E131" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D132" s="8">
+        <v>400000.0</v>
+      </c>
+      <c r="E132" s="3"/>
+    </row>
+    <row r="133" spans="1:5">
+      <c r="A133" s="17" t="s">
+        <v>139</v>
+      </c>
+      <c r="B133" s="17"/>
+      <c r="C133" s="18"/>
+      <c r="D133" s="18"/>
+      <c r="E133" s="19"/>
+    </row>
+    <row r="134" spans="1:5">
+      <c r="A134" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C134" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5">
+      <c r="A135" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C135" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D135" s="8">
         <v>200000.0</v>
       </c>
-      <c r="E132" s="3"/>
-[...2 lines deleted...]
-      <c r="A133" s="2" t="s">
+      <c r="E135" s="3"/>
+    </row>
+    <row r="136" spans="1:5">
+      <c r="A136" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B133" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="6" t="s">
+      <c r="B136" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C136" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D133" s="8">
+      <c r="D136" s="8">
         <v>250000.0</v>
       </c>
-      <c r="E133" s="3"/>
-[...6 lines deleted...]
-      <c r="E134" s="3"/>
+      <c r="E136" s="3"/>
+    </row>
+    <row r="137" spans="1:5">
+      <c r="A137" s="2"/>
+      <c r="B137" s="1"/>
+      <c r="C137" s="6"/>
+      <c r="D137" s="8"/>
+      <c r="E137" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
-    <mergeCell ref="B44:E44"/>
-[...2 lines deleted...]
-    <mergeCell ref="B126:E126"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="B73:E73"/>
+    <mergeCell ref="B82:E82"/>
+    <mergeCell ref="B129:E129"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A28:E28"/>
-    <mergeCell ref="A45:E45"/>
-[...8 lines deleted...]
-    <mergeCell ref="A127:E127"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A78:E78"/>
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A96:E96"/>
+    <mergeCell ref="A105:E105"/>
+    <mergeCell ref="A111:E111"/>
+    <mergeCell ref="A122:E122"/>
     <mergeCell ref="A130:E130"/>
+    <mergeCell ref="A133:E133"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>