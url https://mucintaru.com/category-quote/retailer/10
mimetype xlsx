--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -25,126 +25,126 @@
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>BẢNG GIÁ LẺ THIẾT BỊ Y TẾ</t>
   </si>
   <si>
     <t>NO1</t>
   </si>
   <si>
     <t>Máy Đo</t>
   </si>
   <si>
-    <t>Dụng Cụ Đo Khác</t>
+    <t>Kít Test Và Dụng Cụ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>TÊN HÀNG HÓA</t>
   </si>
   <si>
     <t>ĐƠN VỊ</t>
   </si>
   <si>
     <t>GIÁ LẺ</t>
   </si>
   <si>
     <t>GHI CHÚ</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
+    <t>Cây tụy hầu (dùng test mẫu gộp)</t>
+  </si>
+  <si>
+    <t>Cây</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>Kit test covid-19 Humasis test tiếp nữa lần 1</t>
+  </si>
+  <si>
+    <t>Kit</t>
+  </si>
+  <si>
+    <t>Máy Đo Huyết Áp</t>
+  </si>
+  <si>
+    <t>Máy đo huyết áp Microlife B2 Basis (tặng gối)</t>
+  </si>
+  <si>
+    <t>Máy</t>
+  </si>
+  <si>
+    <t>Máy Đo Khác</t>
+  </si>
+  <si>
     <t>Máy Nano K5 Pro</t>
   </si>
   <si>
-    <t>Máy</t>
-[...4 lines deleted...]
-  <si>
     <t>Máy SPO2 Yonker YK-82C</t>
   </si>
   <si>
     <t>03</t>
   </si>
   <si>
     <t>MÁY XỊT KHỬ KHUẨN YJ-01</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Máy đo SPO2 Jumper JPD-500D</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Máy đo SPO2 Jumper JPD-500E</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Máy đo SPO2 LK87</t>
-  </si>
-[...19 lines deleted...]
-    <t>Máy đo huyết áp Microlife B2 Basis (tặng gối)</t>
   </si>
   <si>
     <t>Máy Đo Nhiệt Độ</t>
   </si>
   <si>
     <t>Nhiệt kế hồng ngoại Microlife NC200</t>
   </si>
   <si>
     <t>Nhiệt kế Sejoy DET-306</t>
   </si>
   <si>
     <t>Cái</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -700,297 +700,297 @@
       </c>
       <c r="B5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="8">
-        <v>250000.0</v>
+        <v>2000.0</v>
       </c>
       <c r="E6" s="3"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D7" s="8">
-        <v>450000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="E7" s="3"/>
     </row>
     <row r="8" spans="1:5">
-      <c r="A8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="1" t="s">
+      <c r="A8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="6" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="3"/>
+      <c r="B8" s="17"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="19"/>
     </row>
     <row r="9" spans="1:5">
-      <c r="A9" s="2" t="s">
-[...11 lines deleted...]
-      <c r="E9" s="3"/>
+      <c r="A9" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D10" s="8">
+        <v>1100000.0</v>
+      </c>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B10" s="1" t="s">
+      <c r="B11" s="17"/>
+      <c r="C11" s="18"/>
+      <c r="D11" s="18"/>
+      <c r="E11" s="19"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="6" t="s">
-[...46 lines deleted...]
-      </c>
+      <c r="C13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="8">
+        <v>250000.0</v>
+      </c>
+      <c r="E13" s="3"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="2" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D14" s="8">
-        <v>2000.0</v>
+        <v>450000.0</v>
       </c>
       <c r="E14" s="3"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="2" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="B15" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="8">
+        <v>250000.0</v>
+      </c>
+      <c r="E15" s="3"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="8">
+        <v>660000.0</v>
+      </c>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="B17" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="8">
-[...28 lines deleted...]
-      </c>
+      <c r="C17" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="8">
+        <v>550000.0</v>
+      </c>
+      <c r="E17" s="3"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="2" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D18" s="8">
-        <v>1100000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="E18" s="3"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="20" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>7</v>
       </c>
       <c r="E20" s="24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D21" s="8">
         <v>1100000.0</v>
       </c>
       <c r="E21" s="3"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="8">
         <v>500000.0</v>
       </c>
       <c r="E22" s="3"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="2"/>
       <c r="B23" s="1"/>
       <c r="C23" s="6"/>
       <c r="D23" s="8"/>
       <c r="E23" s="3"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A4:E4"/>
-    <mergeCell ref="A12:E12"/>
-    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A11:E11"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">