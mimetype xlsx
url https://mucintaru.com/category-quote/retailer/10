--- v0 (2026-01-16)
+++ v1 (2026-08-30)
@@ -85,51 +85,51 @@
   <si>
     <t>MÁY XỊT KHỬ KHUẨN YJ-01</t>
   </si>
   <si>
     <t>04</t>
   </si>
   <si>
     <t>Máy đo SPO2 Jumper JPD-500D</t>
   </si>
   <si>
     <t>05</t>
   </si>
   <si>
     <t>Máy đo SPO2 Jumper JPD-500E</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>Máy đo SPO2 LK87</t>
   </si>
   <si>
     <t>Kít Test Và Dụng Cụ</t>
   </si>
   <si>
-    <t>Cây tụy hầu (dùng test mẫu gộp) (bịch 200)</t>
+    <t>Cây tụy hầu (dùng test mẫu gộp)</t>
   </si>
   <si>
     <t>Cây</t>
   </si>
   <si>
     <t>Kit test covid-19 Humasis</t>
   </si>
   <si>
     <t>Kit</t>
   </si>
   <si>
     <t>Máy Đo Huyết Áp</t>
   </si>
   <si>
     <t>Máy đo huyết áp Microlife B2 Basis (tặng gối)</t>
   </si>
   <si>
     <t>Máy Đo Nhiệt Độ</t>
   </si>
   <si>
     <t>Nhiệt kế hồng ngoại Microlife NC200</t>
   </si>
   <si>
     <t>Nhiệt kế Sejoy DET-306</t>
   </si>